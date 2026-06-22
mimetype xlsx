--- v0 (2026-02-05)
+++ v1 (2026-06-22)
@@ -54,609 +54,609 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Poder Executivo - EXECUTIVO</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2022/29/oficio_n_097-2022_-_assinada.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2022/29/oficio_n_097-2022_-_assinada.pdf</t>
   </si>
   <si>
     <t>Autoriza o poder executivo a efetuar a doação de terreno no povoado do Caldeirão em favor da Empresa Baiana de Águas e Saneamento - EMBASA</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2022/30/pl_006-2022-ldo.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2022/30/pl_006-2022-ldo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes orçamentárias - LDO para o exercício financeiro de 2023 do município de Araci - Estado da Bahia e dá outras providências.</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Zé Augusto</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2022/35/pl_007-esporte-ze-augusto.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2022/35/pl_007-esporte-ze-augusto.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o incentivo à prática de atividades físicas no município de Araci e dá outras providências.</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2022/36/oficio_n_126-2022-_virgilio_carvalho-_presidente_da_cam_araci-_pl_n_006-2022-_sindispuma.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2022/36/oficio_n_126-2022-_virgilio_carvalho-_presidente_da_cam_araci-_pl_n_006-2022-_sindispuma.pdf</t>
   </si>
   <si>
     <t>ALTERA CLÁUSULAS DO ANEXO I, DA LEI N° 209 DE 28 DE DEZEMBRO DE 2015, QUE VERSA SOBRE A AUTORIZAÇÃO DE CESSÃO DE USO DE BEM IMÓVEL URBANO PÚBLICO, CELEBRADO ENTRE O MUNICÍPIO DE ARACI E O SINDSPUMA.</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2022/39/projeto_de_lei_no_007_de_10.06.2022_-_projeto_de_lei_reforco_de_dotacao_orcamentaria.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2022/39/projeto_de_lei_no_007_de_10.06.2022_-_projeto_de_lei_reforco_de_dotacao_orcamentaria.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 4º, II DA LEI MUNICIPAL Nº 377 DE 28 DE DEZEMBRO DE 2021 - LEI ORÇAMENTÁRIA ANUAL PARA O EXERCÍCIO FINANCEIRO DE 2022, DESTINADO AO REFORÇO DA DOTAÇÃO ORÇAMENTÁRIAS E DÁ OUTRAS PROVIDÊNCIA.</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2022/40/projeto_de_lei_no_008_de_13.06.2022_-_dispoe_sobre_a_politica_de_desenvolvimento_economico_do_municipio_de_araci.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2022/40/projeto_de_lei_no_008_de_13.06.2022_-_dispoe_sobre_a_politica_de_desenvolvimento_economico_do_municipio_de_araci.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Política de Desenvolvimento Econômico do Município de Araci e dá outras providências.</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2022/47/pl_.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2022/47/pl_.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a Atualizar o Piso Nacional dos Agentes Comunitários de Saúde e Agentes de Combate a Endemias do Município de Araci-Bahia e dá outras providências.</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Jefinho Carneiro</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2022/49/pl_012-advogados-jefson.docx.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2022/49/pl_012-advogados-jefson.docx.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre atendimento prioritário aos advogados nas agências bancárias, repartições dos órgãos públicos diretos e indiretos do Município de Araci.</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2022/50/oficio_n_214-2022-_projeto_de_lei_n_011-2022-_emenda_para_doacao_1.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2022/50/oficio_n_214-2022-_projeto_de_lei_n_011-2022-_emenda_para_doacao_1.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 6º da Lei Municipal nº 368 de 20 de outubro de 2021 e dá outras providências.</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2022/51/oficio_n_215-2022-_projeto_de_lei_n_012-2022_1.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2022/51/oficio_n_215-2022-_projeto_de_lei_n_012-2022_1.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 6º da Lei Municipal nº 369 de 20 de outubro de 2021 e dá outras providências.</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2022/52/oficio_n_216-2022-_projeto_lei_n_013-2022_1.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2022/52/oficio_n_216-2022-_projeto_lei_n_013-2022_1.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 6º da Lei Municipal nº 370 de 20 de outubro de 2021 e dá outras providências.</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2022/53/oficio_n_219-2022-_pl_n_014-2022.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2022/53/oficio_n_219-2022-_pl_n_014-2022.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a realizar o Parcelamento de Débito junto à Companhia de Eletricidade do Estado da Bahia – Coelba e dá outras providências.</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2022/54/oficio_n_220-2022-_pl_n_015-2022.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2022/54/oficio_n_220-2022-_pl_n_015-2022.pdf</t>
   </si>
   <si>
     <t>Altera artigos da Lei Municipal nº 374 de 20 de dezembro de 2021 e dá outras providências.</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2022/56/oficio_n_226-2022-_pl_n_016-2022-_estagio_voluntario.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2022/56/oficio_n_226-2022-_pl_n_016-2022-_estagio_voluntario.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Estágio Obrigatório não Remunerado de Estudantes em órgãos da Administração Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2022/57/oficio_n227-2022-_pl_n_017-2022-_refins.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2022/57/oficio_n227-2022-_pl_n_017-2022-_refins.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instituição do Programa de Recuperação Fiscal do município de Araci – REFIS / 2022 e dá outras providências.</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2022/58/oficio_n_228-2022-_pl_n_018-2022-programa_bom_pagador_iptu.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2022/58/oficio_n_228-2022-_pl_n_018-2022-programa_bom_pagador_iptu.pdf</t>
   </si>
   <si>
     <t>Institui o PROGRAMA BOM PAGADOR do Imposto Predial e Territorial Urbano - IPTU, e dá outras providências.</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2022/59/oficio_n_229-2022-_pl_n_019-2022-__alteracao_de_itbi.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2022/59/oficio_n_229-2022-_pl_n_019-2022-__alteracao_de_itbi.pdf</t>
   </si>
   <si>
     <t>Revoga o § 2º do art. 2º da Lei Municipal nº 035, de 31 de dezembro de 2009 é dá outras providências.</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2022/61/oficio_n_231-2022-_pl_n_020-2022-isencao_iptu.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2022/61/oficio_n_231-2022-_pl_n_020-2022-isencao_iptu.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre isenção, por tempo determinado, do Imposto Predial e Territorial Urbano IPTU, conforme redação do art. 8º da Lei Complementar nº 004 de 31 de dezembro de 2009 e revoga a Lei nº 048 de 30 de junho de 2010 e dá outras providências.</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2022/62/oficio_n_237-2022-_virgilio_carvalho-_pl_n_021-2022-_aquisicao_de_terreno_de_pedra_alta.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2022/62/oficio_n_237-2022-_virgilio_carvalho-_pl_n_021-2022-_aquisicao_de_terreno_de_pedra_alta.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal adquirir área de Terreno e da outras providências.</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2022/64/oficio_240.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2022/64/oficio_240.pdf</t>
   </si>
   <si>
     <t>Altera a Nomenclatura de cargo Comissionado da Secretaria de Infraestrutura, Obras, Transportes e Serviços Públicos criado pela lei nº 379 de 29 de dezembro de 2021 e dá outras providências.</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/</t>
+    <t>http://sapl.araci.ba.leg.br/media/</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do orçamento-programa do Município de Araci para o exercício de 2023 e dá outras providências</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>Inclui o “Dia Municipal dos Desbravadores” no Calendário Oficial de eventos, festas populares e datas comemorativas no Município de Araci, consolidado pela Lei nº 264 de 27 de setembro de 2018</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2022/68/oficio_n_296-2022-_virgilio_carvalho_santos-_pl_n_024-2022-_rateio_precatorios_fundef.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2022/68/oficio_n_296-2022-_virgilio_carvalho_santos-_pl_n_024-2022-_rateio_precatorios_fundef.pdf</t>
   </si>
   <si>
     <t>Regulamenta os critérios para a divisão dos recursos extraordinários recebidos pelo Município de Araci/BA em face do processo de execução complementação da União ao Fundo de Manutenção e Desenvolvimento do Ensino Fundamental – Fundef que deverão ser rateados entre os profissionais do magistério, conforme disposição do Art. 5º da Emenda Constitucional nº 114 de 2021, Lei 14.325/2022 e dá outras providências.</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2022/60/oficio_n_230-2022-_pl_emenda_complementar_n_003-2022-_alteracao_na_lc_n_004-2022_do_ctma_1.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2022/60/oficio_n_230-2022-_pl_emenda_complementar_n_003-2022-_alteracao_na_lc_n_004-2022_do_ctma_1.pdf</t>
   </si>
   <si>
     <t>Altera os dispositivos na Lei Complementar nº 004, de 31 de dezembro de 2019 – Código Tributário e de Rendas do Município de Araci e dá outras providências.</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Luizinho</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2022/27/indicacao_004_luizmar.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2022/27/indicacao_004_luizmar.pdf</t>
   </si>
   <si>
     <t>Indica a instalação de câmeras de monitoramento de segurança nas escolas e creches municipais e cercanias.</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>Marinho de Mazinho das Pedras</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2022/34/indicacao_005_marinho.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2022/34/indicacao_005_marinho.pdf</t>
   </si>
   <si>
     <t>Indica a construção de um anfiteatro com sistema sonoro e iluminação no antigo clube Arba.</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>Gilvan Oliveira dos Santos</t>
   </si>
   <si>
     <t>Indica obras de pavimentação em ruas do município de Araci</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>Léo de Eridan</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2022/44/indicacao_007_leo-eridan.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2022/44/indicacao_007_leo-eridan.pdf</t>
   </si>
   <si>
     <t>Indica Estudo e Viabilidade de Obras de construção de Escolas Modernas, dispondo de Quadras Poliesportivas, Pista de  Cooper e que cada complexo educacional disposto seja murado.</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2022/45/indicacao_008_leo-eridan.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2022/45/indicacao_008_leo-eridan.pdf</t>
   </si>
   <si>
     <t>Indica estudo de viabilidade para promover parceria e/ou cooperação mútua com comerciantes estabelecidos no mercado de Araci.</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>Edneide Pereira</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2022/46/indicacao_009_edneide.docx.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2022/46/indicacao_009_edneide.docx.pdf</t>
   </si>
   <si>
     <t>Solicita que o Poder Executivo realize a compra de 800 metros de canos para beneficiar famílias com a extensão da rede do Araci Norte no povoado do Caldeirão Novo.</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2022/55/indicacao_10_gilvan.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2022/55/indicacao_10_gilvan.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo o envio de projeto de lei tratando da proibição da presença de animais soltos nas ruas</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
     <t>Guinha de Pascoal</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2022/63/indicacao_11_guinha.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2022/63/indicacao_11_guinha.pdf</t>
   </si>
   <si>
     <t>Indica a reforma geral da Praça do povoado do Campo Novo.</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2022/66/indicacao_12_jose_augusto.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2022/66/indicacao_12_jose_augusto.pdf</t>
   </si>
   <si>
     <t>Indica a reforma do portal da cidade de Araci na rua José Pinheiro.</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2022/70/indicacao_13_marinho.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2022/70/indicacao_13_marinho.pdf</t>
   </si>
   <si>
     <t>Indica a implantação do Centro de Diversidade na estrutura da administrativa do Poder Executivo.</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2022/71/indicacao_14_marinho.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2022/71/indicacao_14_marinho.pdf</t>
   </si>
   <si>
     <t>Solicita a recriação da Secretaria Municipal da Cultura</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2022/73/indicacao_15_jefinho.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2022/73/indicacao_15_jefinho.pdf</t>
   </si>
   <si>
     <t>Solicita obras de infraestrutura nas calçadas do povoado do Rufino.</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
     <t>Léo de Marlúcia</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2022/74/indicacao_16_leo_de_marlucia.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2022/74/indicacao_16_leo_de_marlucia.pdf</t>
   </si>
   <si>
     <t>Revitalização por implantação de sistema de rede de iluminação pública no trecho que define o ponto zero de acesso pela BR-116 (sentido Araci-Tucano), ao povoado do Jacu incluindo melhoria na infraestrutura da estrada do trecho a ser contemplado pelas obras solicitadas.</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>PDEL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2022/37/pdl_002_titulo-rita.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2022/37/pdl_002_titulo-rita.pdf</t>
   </si>
   <si>
     <t>Outorga título de cidadã Araciense à Ilustríssima senhora Rita Adriana Santos Brito.</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2022/7/moc_001.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2022/7/moc_001.pdf</t>
   </si>
   <si>
     <t>Moção de reconhecimento de Mérito destinada ao senhor Antônio Carvalho da Silva Neto.</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2022/72/moc_002.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2022/72/moc_002.pdf</t>
   </si>
   <si>
     <t>Concede Moção de Aplausos ao MOC - Movimento de Organização Comunitária pelos seus 55 anos de atuação.</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>PAREC</t>
   </si>
   <si>
     <t>Parecer</t>
   </si>
   <si>
     <t>Gabinete do Presidente - GABPRES</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2022/33/parecer_tcm_contas-2019.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2022/33/parecer_tcm_contas-2019.pdf</t>
   </si>
   <si>
     <t>Parecer Prévio do Tribunal de Contas dos Municípios do Estado da Bahia que opina pela rejeição das contas da Prefeitura Municipal de Araci referentes ao exercício de 2019, sob responsabilidade do Sr. Antônio Carvalho da Silva Neto.</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>EMD</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
     <t>CCJRF - Constituição, Justiça e Redação Final</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2022/38/pe_005_modificativa_pl-006-2022.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2022/38/pe_005_modificativa_pl-006-2022.pdf</t>
   </si>
   <si>
     <t>Modifica o artigo 78 do projeto de lei nº 6/2022 que "dispõe sobre as diretrizes orçamentárias para o exercício financeiro de 2023 do município de Araci - Estado da Bahia e dá outras providências"</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
     <t>Edneide Pereira, Guinha de Pascoal, Jefinho Carneiro, Manuel de Bernardino, Marinho de Mazinho das Pedras, Zé Augusto</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2022/69/pe_006_supressiva_plc-003-2022.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2022/69/pe_006_supressiva_plc-003-2022.pdf</t>
   </si>
   <si>
     <t>Suprime o artigo 99-A do Projeto de Lei Complementar nº 3/2022 que “altera os dispositivos na Lei Complementar nº 004, de 31 de dezembro de 2019 – Código Tributário e de Rendas do Município de Araci e dá outras providências”</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2022/8/req_001-2022.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2022/8/req_001-2022.pdf</t>
   </si>
   <si>
     <t>Solicita a retirada de pauta do projeto de Lei Complementar nº 001/2022 que institui taxa de utilização efetiva ou potencial do serviço público de manejo de resíduos sólidos urbano no Município de Araci-BA e dá outras providências.</t>
   </si>
   <si>
     <t>Laerto</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2022/9/req_002-2022.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2022/9/req_002-2022.pdf</t>
   </si>
   <si>
     <t>Solicita realização de Sessão Solene para entrega de Títulos Honoríficos e Moções de Reconhecimento de Mérito.</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>Requer a realização de Sessão Solene para entrega de títulos e honrarias.</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2022/32/req_004-2022.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2022/32/req_004-2022.pdf</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2022/48/requerimento_005_edneide.docx.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2022/48/requerimento_005_edneide.docx.pdf</t>
   </si>
   <si>
     <t>Requer realização de Sessão Solene para homenagear os 55 anos do MOC - Movimento de Organização Comunitária.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -963,68 +963,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2022/29/oficio_n_097-2022_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2022/30/pl_006-2022-ldo.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2022/35/pl_007-esporte-ze-augusto.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2022/36/oficio_n_126-2022-_virgilio_carvalho-_presidente_da_cam_araci-_pl_n_006-2022-_sindispuma.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2022/39/projeto_de_lei_no_007_de_10.06.2022_-_projeto_de_lei_reforco_de_dotacao_orcamentaria.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2022/40/projeto_de_lei_no_008_de_13.06.2022_-_dispoe_sobre_a_politica_de_desenvolvimento_economico_do_municipio_de_araci.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2022/47/pl_.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2022/49/pl_012-advogados-jefson.docx.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2022/50/oficio_n_214-2022-_projeto_de_lei_n_011-2022-_emenda_para_doacao_1.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2022/51/oficio_n_215-2022-_projeto_de_lei_n_012-2022_1.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2022/52/oficio_n_216-2022-_projeto_lei_n_013-2022_1.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2022/53/oficio_n_219-2022-_pl_n_014-2022.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2022/54/oficio_n_220-2022-_pl_n_015-2022.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2022/56/oficio_n_226-2022-_pl_n_016-2022-_estagio_voluntario.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2022/57/oficio_n227-2022-_pl_n_017-2022-_refins.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2022/58/oficio_n_228-2022-_pl_n_018-2022-programa_bom_pagador_iptu.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2022/59/oficio_n_229-2022-_pl_n_019-2022-__alteracao_de_itbi.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2022/61/oficio_n_231-2022-_pl_n_020-2022-isencao_iptu.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2022/62/oficio_n_237-2022-_virgilio_carvalho-_pl_n_021-2022-_aquisicao_de_terreno_de_pedra_alta.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2022/64/oficio_240.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2022/68/oficio_n_296-2022-_virgilio_carvalho_santos-_pl_n_024-2022-_rateio_precatorios_fundef.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2022/60/oficio_n_230-2022-_pl_emenda_complementar_n_003-2022-_alteracao_na_lc_n_004-2022_do_ctma_1.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2022/27/indicacao_004_luizmar.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2022/34/indicacao_005_marinho.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2022/44/indicacao_007_leo-eridan.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2022/45/indicacao_008_leo-eridan.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2022/46/indicacao_009_edneide.docx.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2022/55/indicacao_10_gilvan.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2022/63/indicacao_11_guinha.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2022/66/indicacao_12_jose_augusto.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2022/70/indicacao_13_marinho.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2022/71/indicacao_14_marinho.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2022/73/indicacao_15_jefinho.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2022/74/indicacao_16_leo_de_marlucia.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2022/37/pdl_002_titulo-rita.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2022/7/moc_001.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2022/72/moc_002.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2022/33/parecer_tcm_contas-2019.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2022/38/pe_005_modificativa_pl-006-2022.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2022/69/pe_006_supressiva_plc-003-2022.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2022/8/req_001-2022.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2022/9/req_002-2022.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2022/32/req_004-2022.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2022/48/requerimento_005_edneide.docx.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2022/29/oficio_n_097-2022_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2022/30/pl_006-2022-ldo.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2022/35/pl_007-esporte-ze-augusto.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2022/36/oficio_n_126-2022-_virgilio_carvalho-_presidente_da_cam_araci-_pl_n_006-2022-_sindispuma.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2022/39/projeto_de_lei_no_007_de_10.06.2022_-_projeto_de_lei_reforco_de_dotacao_orcamentaria.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2022/40/projeto_de_lei_no_008_de_13.06.2022_-_dispoe_sobre_a_politica_de_desenvolvimento_economico_do_municipio_de_araci.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2022/47/pl_.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2022/49/pl_012-advogados-jefson.docx.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2022/50/oficio_n_214-2022-_projeto_de_lei_n_011-2022-_emenda_para_doacao_1.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2022/51/oficio_n_215-2022-_projeto_de_lei_n_012-2022_1.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2022/52/oficio_n_216-2022-_projeto_lei_n_013-2022_1.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2022/53/oficio_n_219-2022-_pl_n_014-2022.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2022/54/oficio_n_220-2022-_pl_n_015-2022.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2022/56/oficio_n_226-2022-_pl_n_016-2022-_estagio_voluntario.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2022/57/oficio_n227-2022-_pl_n_017-2022-_refins.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2022/58/oficio_n_228-2022-_pl_n_018-2022-programa_bom_pagador_iptu.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2022/59/oficio_n_229-2022-_pl_n_019-2022-__alteracao_de_itbi.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2022/61/oficio_n_231-2022-_pl_n_020-2022-isencao_iptu.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2022/62/oficio_n_237-2022-_virgilio_carvalho-_pl_n_021-2022-_aquisicao_de_terreno_de_pedra_alta.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2022/64/oficio_240.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2022/68/oficio_n_296-2022-_virgilio_carvalho_santos-_pl_n_024-2022-_rateio_precatorios_fundef.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2022/60/oficio_n_230-2022-_pl_emenda_complementar_n_003-2022-_alteracao_na_lc_n_004-2022_do_ctma_1.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2022/27/indicacao_004_luizmar.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2022/34/indicacao_005_marinho.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2022/44/indicacao_007_leo-eridan.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2022/45/indicacao_008_leo-eridan.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2022/46/indicacao_009_edneide.docx.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2022/55/indicacao_10_gilvan.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2022/63/indicacao_11_guinha.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2022/66/indicacao_12_jose_augusto.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2022/70/indicacao_13_marinho.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2022/71/indicacao_14_marinho.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2022/73/indicacao_15_jefinho.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2022/74/indicacao_16_leo_de_marlucia.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2022/37/pdl_002_titulo-rita.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2022/7/moc_001.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2022/72/moc_002.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2022/33/parecer_tcm_contas-2019.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2022/38/pe_005_modificativa_pl-006-2022.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2022/69/pe_006_supressiva_plc-003-2022.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2022/8/req_001-2022.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2022/9/req_002-2022.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2022/32/req_004-2022.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2022/48/requerimento_005_edneide.docx.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H49"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="3" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="108.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="180.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="180" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>