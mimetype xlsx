--- v0 (2026-02-05)
+++ v1 (2026-06-22)
@@ -54,1515 +54,1515 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Poder Executivo - EXECUTIVO</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/83/projeto_de_lei_no_001_de_13.03.2023_-_dispoe_sobre_a_politicas_municipal_de_atendimentos_aos_direitos_da_crianca_e_do_adolescente.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/83/projeto_de_lei_no_001_de_13.03.2023_-_dispoe_sobre_a_politicas_municipal_de_atendimentos_aos_direitos_da_crianca_e_do_adolescente.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Política Municipal de Atendimento aos Direitos da Criança e do Adolescente e dá outras providências.</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/85/projeto_de_lei_no_002_de_20.03.2023_-_autoriza_o_poder_executivo_a_efetuar_reajuste_dos_vencimentos_dos_servidores_publicos_efetivos_e_a_recompor_os__subsidios_dos_agentes_politicos_do_municipio.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/85/projeto_de_lei_no_002_de_20.03.2023_-_autoriza_o_poder_executivo_a_efetuar_reajuste_dos_vencimentos_dos_servidores_publicos_efetivos_e_a_recompor_os__subsidios_dos_agentes_politicos_do_municipio.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a Efetuar Reajuste dos Vencimentos dos Servidores Públicos Efetivos, e a Recompor os  Subsídios dos Agentes Políticos do Município de Araci e dá outras providências.</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/86/projeto_de_lei_no_003_de_20.03.2023_-_autoriza_o_poder_executivo_a_reajustar_os_vencimentos_dos_servidores_do_magisterio_publico.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/86/projeto_de_lei_no_003_de_20.03.2023_-_autoriza_o_poder_executivo_a_reajustar_os_vencimentos_dos_servidores_do_magisterio_publico.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a Reajustar os Vencimentos dos Servidores do Magistério Público do Município de Araci-Bahia e dá outras providências.</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Edneide Pereira</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/88/pl_5-edineide-associacao_beneficente_de_saude_e_assistencia_social-_alice.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/88/pl_5-edineide-associacao_beneficente_de_saude_e_assistencia_social-_alice.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública a Associação Beneficente de Saúde e Assistência Social- ALICE, no âmbito do município de Araci- Bahia</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Zé Augusto</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/91/pl_007-seguranca_escolar_-_ze_augusto.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/91/pl_007-seguranca_escolar_-_ze_augusto.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre medidas de segurança nos estabelecimentos escolares do município de Araci – Bahia e dá outras providências.</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Marinho de Mazinho das Pedras, Jefinho Carneiro</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/93/pl_009-tea.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/93/pl_009-tea.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as políticas públicas do município de Araci – Bahia para garantia, proteção e ampliação dos direitos das pessoas com Transtorno do Espectro Autista (TEA) e seus familiares, cria a Carteira de Identificação da Pessoa com Transtorno do Espectro Autista (CIPTEA) e dá outras providências.</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Mesa Diretora - MESA</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/116/pl_010-revisao-legislativo.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/116/pl_010-revisao-legislativo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revisão geral anual do subsídio dos vereadores e dá outras providências.</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/117/projeto_de_lei_006.2023.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/117/projeto_de_lei_006.2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Concessão de diárias para agentes públicos de natureza política e funcionários do Poder Executivo de Araci e dá outras providências.</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/118/projeto_de_lei_007.2023.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/118/projeto_de_lei_007.2023.pdf</t>
   </si>
   <si>
     <t>Altera o Protocolo de Intenções do CONSISAL e dá outras providências.</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/119/projeto_de_lei_009.2023.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/119/projeto_de_lei_009.2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Contratação por Tempo Determinado para atender a necessidade Temporária de Excepcional Interesse Público, nos termos do inciso IX do art. 37 da Constituição Federal, regulamenta o Regime Especial de Direito Administrativo e dá outras providências.</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/120/projeto_de_lei_008.2023_com_planta.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/120/projeto_de_lei_008.2023_com_planta.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal adquirir área de Terreno e da outras providências.</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/125/projeto_de_lei_no_010_de_16.05.2023_-_autorizado_o_poder_executivo_municipal_a_celebrar_convenio_com_o_departamento_estadual_de_transito__detran-ba.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/125/projeto_de_lei_no_010_de_16.05.2023_-_autorizado_o_poder_executivo_municipal_a_celebrar_convenio_com_o_departamento_estadual_de_transito__detran-ba.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a celebrar convênio com o Departamento Estadual de Trânsito – DETRAN-BA, objetivando a integração e cooperação técnica entre as partes acima mencionados e dá outras providências.</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>Jamile Magalhães</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/126/pl_16-dia_do_vaqueiro.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/126/pl_16-dia_do_vaqueiro.pdf</t>
   </si>
   <si>
     <t>Cria o Dia do Vaqueiro e dá outras providências</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/127/projeto_de_lei_no_011_de_25.05.2023_-_projeto_de_lei_de_doacao_de_terreno_para_associacao_dos_vaqueiros.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/127/projeto_de_lei_no_011_de_25.05.2023_-_projeto_de_lei_de_doacao_de_terreno_para_associacao_dos_vaqueiros.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a fazer doação de terreno público para Associação de Vaqueiros de Araci, e dá outras providências.</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/135/projeto_de_lei_no_012_de_05.06.2023_-_projeto_de_lei_dispoe_sobre_a_instituicao_do_programa_de_recuperacao_fiscal_do_municipio_de_araci__refis_-_2023_e_da_outras_providencias_1.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/135/projeto_de_lei_no_012_de_05.06.2023_-_projeto_de_lei_dispoe_sobre_a_instituicao_do_programa_de_recuperacao_fiscal_do_municipio_de_araci__refis_-_2023_e_da_outras_providencias_1.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instituição do Programa de Recuperação Fiscal do município de Araci – REFIS / 2023 e dá outras providências.</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/139/projeto_de_lei_no_015_de_15.06.2023_-_projeto_de_lei_de_dispoe_sobre_a_denominacao_da_unidade_basica_de_saude_.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/139/projeto_de_lei_no_015_de_15.06.2023_-_projeto_de_lei_de_dispoe_sobre_a_denominacao_da_unidade_basica_de_saude_.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação da Unidade Básica de Saúde do povoado do Caldeirão de “Isac Jeremias de Oliveira” na sede do povoado e dá outras providências.</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/140/projeto_de_lei_no_014_de_15.06.2023_-_projeto_de_lei_de_autoriza_o_poder_executivo_a_reajustar_o_piso_dos_agentes_comunitarios_de_saude.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/140/projeto_de_lei_no_014_de_15.06.2023_-_projeto_de_lei_de_autoriza_o_poder_executivo_a_reajustar_o_piso_dos_agentes_comunitarios_de_saude.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a Reajustar o Piso dos Agentes Comunitários de Saúde do Município de Araci/Bahia e dá outras providências.</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/141/projeto_de_lei_no_013_de_15.06.2023_-_projeto_de_lei_estrutura_administrativa.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/141/projeto_de_lei_no_013_de_15.06.2023_-_projeto_de_lei_estrutura_administrativa.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 366, de 03 de setembro de 2021 que dispõe sobre a Estrutura Administrativa do Município de Araci e dá outras providências</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/148/projeto_de_lei_no_016_de_08.08.2023.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/148/projeto_de_lei_no_016_de_08.08.2023.pdf</t>
   </si>
   <si>
     <t>Determina o Pagamento do Tratamento e o Pagamento de Multa a quem Comete Maus-tratos aos Animais no Município de Araci-Bahia, e dá outras providências.</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/149/projeto_de_lei_no_017_de_08.08.2023_-_projeto_de_lei_estabelece_novo_vencimento_base_a_guarda_civil_municipal_do_municipio_de_araci.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/149/projeto_de_lei_no_017_de_08.08.2023_-_projeto_de_lei_estabelece_novo_vencimento_base_a_guarda_civil_municipal_do_municipio_de_araci.pdf</t>
   </si>
   <si>
     <t>Estabelece Novo Vencimento Base a Guarda Civil Municipal do Município de Araci – Bahia e acresce inciso ao Artigo 56 da Lei Municipal Nº 299/2019 e dá Outras Providências.</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>Manuel de Bernardino</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/151/pl_24_-_festa_de_sao_roque_-_manuel.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/151/pl_24_-_festa_de_sao_roque_-_manuel.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 265 de 27 de setembro de 2018 para incluir a Festa de São Roque no Calendário Oficial de Festas Populares do Município de Araci e dá outras providências.</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/158/pl-26-enfermagem.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/158/pl-26-enfermagem.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo, no limite da disponibilidade e ingresso dos recursos provenientes do Ministério da Saúde ao pagamento da complementação do piso nacional da Enfermagem, do Técnico de Enfermagem e do Auxiliar de Enfermagem estatutário, temporário ou ocupante de cargo de livre nomeação proporcional a carga horária, de acordo com o que dispõe a Lei Federal nº 14.434, de 4 de agosto de 2022 e decisão do STF - Supremo Tribunal Federal/ADI 7222 e Portaria do MS nº. 1.135/2023 e dá outras providencias.</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/162/projeto_de_lei_no_022_de_05.09.2023_-_altera_a_redacao_do_art._2o_que_institui_o_conselho_municipal_do_direito_das_mulheres_cdmm.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/162/projeto_de_lei_no_022_de_05.09.2023_-_altera_a_redacao_do_art._2o_que_institui_o_conselho_municipal_do_direito_das_mulheres_cdmm.pdf</t>
   </si>
   <si>
     <t>Altera a redação do art. 2º, art. 3º inciso XX, art 5º inciso I alínea a e § 3º, art. 12º e art. 14º da Lei nº 235 de novembro de 2017, que institui o conselho Municipal do direito das Mulheres –CDMM.</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/163/projeto_de_lei_no_021_de_05.09.2023_-_dispoe_sobre_a_criacao_do_fundo_municipal_dos_direitos_da_mulher__fmdm.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/163/projeto_de_lei_no_021_de_05.09.2023_-_dispoe_sobre_a_criacao_do_fundo_municipal_dos_direitos_da_mulher__fmdm.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Criação do Fundo Municipal dos Direitos da Mulher – FMDM.</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>Marinho de Mazinho das Pedras</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/164/pl_26_-_acopanal.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/164/pl_26_-_acopanal.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública a Associação Comunitária dos Pequenos Agricultores de Nova Aparecida da Laranjeira – ACOPANAL</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>Guinha de Pascoal</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/165/pl_30_-_festa_de_sao_joao_batista.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/165/pl_30_-_festa_de_sao_joao_batista.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 265 de 27 de setembro de 2018 para incluir a Festa de São João Batista no Calendário Oficial de Festas Populares do Município de Araci e dá outras providências.</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/172/pl_31-ze-augusto-altera-codigo-posturas.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/172/pl_31-ze-augusto-altera-codigo-posturas.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 37 de 31 de dezembro de 2009 (Código de Posturas do Município de Araci) e dá outras providências.</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>Jefinho Carneiro</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/175/pl_32-jefinho-escola-queimada-redonda.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/175/pl_32-jefinho-escola-queimada-redonda.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de escola no Povoado de Queimada Redonda e dá outras providências.</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/181/pl_33-paredoes.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/181/pl_33-paredoes.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Regulamentação de Som Móvel em festas e eventos e dá outras providências.</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/182/projeto_de_lei_no_024_de_26.09.2023_-_dispoe_da_loa.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/182/projeto_de_lei_no_024_de_26.09.2023_-_dispoe_da_loa.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE ARACI ESTADO DA BAHIA, PARA O EXERCÍCIO DE 2024</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/187/projeto_de_lei_no_025_de_04.10.2023_-_dispoe_da_compra_de_terreno_no_distrito_de_barreira.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/187/projeto_de_lei_no_025_de_04.10.2023_-_dispoe_da_compra_de_terreno_no_distrito_de_barreira.pdf</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/188/projeto_de_lei_no_026_de_04.10.2023_-_dispoe_da_compra_de_terreno_no_distrito_de_barreira.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/188/projeto_de_lei_no_026_de_04.10.2023_-_dispoe_da_compra_de_terreno_no_distrito_de_barreira.pdf</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/189/projeto_de_lei_no_027_de_04.10.2023_-_dispoe_da_compra_de_terreno_no_distrito_de_barreira.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/189/projeto_de_lei_no_027_de_04.10.2023_-_dispoe_da_compra_de_terreno_no_distrito_de_barreira.pdf</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/190/projeto_de_lei_no_028_de_04.10.2023_-_dispoe_da_compra_de_terreno_no_distrito_de_barreira.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/190/projeto_de_lei_no_028_de_04.10.2023_-_dispoe_da_compra_de_terreno_no_distrito_de_barreira.pdf</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/191/projeto_de_lei_no_029_de_04.10.2023_-_dispoe_da_compra_de_terreno_no_distrito_de_tapuio.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/191/projeto_de_lei_no_029_de_04.10.2023_-_dispoe_da_compra_de_terreno_no_distrito_de_tapuio.pdf</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/192/projeto_de_lei_no_030_de_04.10.2023_-_dispoe_da_compra_de_terreno_no_distrito_de_pedra_alta.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/192/projeto_de_lei_no_030_de_04.10.2023_-_dispoe_da_compra_de_terreno_no_distrito_de_pedra_alta.pdf</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/193/projeto_de_lei_no_031_de_06.10.2023_-_projeto_de_lei_de_alteracao_a_lei_municipal.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/193/projeto_de_lei_no_031_de_06.10.2023_-_projeto_de_lei_de_alteracao_a_lei_municipal.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 16 da lei municipal nº 425 de 11 de setembro de 2023 e dá outras providências.</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/194/pl_42-altera-lei_-378.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/194/pl_42-altera-lei_-378.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 378 de 29 de dezembro de 2021 para fixar os valores das gratificações, funções gratificadas e adicionais do Plano de Carreiras, Cargos e Salários da Câmara Municipal Araci e dá outras providências.</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/196/pl_32-2023.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/196/pl_32-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização ao Poder Executivo Municipal para a Cessão de Uso Gratuito de Bens Público à Associação dos Agricultores Familiares de Caldeirão Novo.</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/200/pl_44-jamile-quadra-campo_do_eloi.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/200/pl_44-jamile-quadra-campo_do_eloi.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação da quadra do Povoado do Campo do Elói e dá outras providências.</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>Léo de Eridan</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/</t>
+    <t>http://sapl.araci.ba.leg.br/media/</t>
   </si>
   <si>
     <t>“Declara de Utilidade Pública a ASSOCIAÇÃO DOS PEQUENOS AGRICULTORES DO NAZARÉ, no âmbito do município de Araci- Bahia”.</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/217/projeto_de_lei_nba_033_de_27.12.2023_-_autoriza_o_poder_executivo_a_desenvolver_acoes_e_aporte_de_contrapartida_municipal_para_implementar_o_programa_minha_casa_minha_assinado.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/217/projeto_de_lei_nba_033_de_27.12.2023_-_autoriza_o_poder_executivo_a_desenvolver_acoes_e_aporte_de_contrapartida_municipal_para_implementar_o_programa_minha_casa_minha_assinado.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a desenvolver ações e aporte de Contrapartida Municipal para implementar o Programa Minha Casa Minha Vida conforme disposto na Lei 11.977 de 07 de julho de 2009 e na Medida Provisória 1.162 de 14 de fevereiro de 2023, e também nas disposições das instruções normativas do Ministério das Cidades, e dá outras providências.</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/75/indicacao_1_leo_de_eridan.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/75/indicacao_1_leo_de_eridan.pdf</t>
   </si>
   <si>
     <t>Indica a compra de terreno no povoado do João Vieira</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
     <t>Luizinho</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/76/indicacao_2_luizmar.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/76/indicacao_2_luizmar.pdf</t>
   </si>
   <si>
     <t>Indica a doação do terreno da antiga delegacia de Pedra Alta</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Léo de Marlúcia</t>
   </si>
   <si>
     <t>Indica estudo para implantação de usina a fim de estimular a coleta seletiva do lixo e demais resíduos sólidos, além de reciclagem e industrialização.</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/89/indicacao_5_guinha_-_escolas.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/89/indicacao_5_guinha_-_escolas.pdf</t>
   </si>
   <si>
     <t>Indica que o Poder Executivo disponibilize detectores de metais na entrada de escolas e creches do município.</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/94/indicacao_6_ze_augusto_-_muros.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/94/indicacao_6_ze_augusto_-_muros.pdf</t>
   </si>
   <si>
     <t>Solicita a construção ou reforma dos muros das escolas do município de Araci.</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/95/indicacao_7_jefinho_-_secretaria.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/95/indicacao_7_jefinho_-_secretaria.pdf</t>
   </si>
   <si>
     <t>Indica a criação da Secretaria Municipal de proteção à Infância, à Criança e ao Adolescente.</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/96/indicacao_8_leo-eridan-uniformes.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/96/indicacao_8_leo-eridan-uniformes.pdf</t>
   </si>
   <si>
     <t>Indica a aquisição e utilização de uniforme padrão nas escolas do município de Araci.</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/97/indicacao_9_leo-eridan-arborizacao.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/97/indicacao_9_leo-eridan-arborizacao.pdf</t>
   </si>
   <si>
     <t>Indica a arborização do perímetro urbano no município de Araci.</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/98/indicacao_10_jefinho_-_rufino.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/98/indicacao_10_jefinho_-_rufino.pdf</t>
   </si>
   <si>
     <t>Solicita obras de recuperação nas estradas da regional do Rufino.</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
     <t>Léo de Eridan, Zelito da Ribeira</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/99/indicacao_11-leo_de_eridan_-_dia_da_familia.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/99/indicacao_11-leo_de_eridan_-_dia_da_familia.pdf</t>
   </si>
   <si>
     <t>Indica o poder executivo a elaboração de projeto de lei para a criação do “DIA DA FAMÍLIA NA ESCOLA” no município de Araci.</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/100/indicacao_12_leo_de_eridan.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/100/indicacao_12_leo_de_eridan.pdf</t>
   </si>
   <si>
     <t>Solicita o encaminhamento de projeto de lei estabelecendo critérios para o programa “Toque de Acolher” no município de Araci.</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/101/indicacao_13_leo_de_eridan_e_zelito_-_ronda_escolar.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/101/indicacao_13_leo_de_eridan_e_zelito_-_ronda_escolar.pdf</t>
   </si>
   <si>
     <t>Indica que o Poder Executivo providencie rondas escolares nas escolas do município.</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
     <t>Léo de Eridan, Guinha de Pascoal</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/102/indicacao_14_leo_de_eridan_e_guinha_-_praticas_esportivas.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/102/indicacao_14_leo_de_eridan_e_guinha_-_praticas_esportivas.pdf</t>
   </si>
   <si>
     <t>Solicita a inclusão e incentivo de práticas esportivas nas escolas do município de Araci.</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/103/indicacao_15_leo_de_eridan-secretaria.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/103/indicacao_15_leo_de_eridan-secretaria.pdf</t>
   </si>
   <si>
     <t>Solicita a criação da Secretaria de Segurança Pública no município de Araci.</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/124/indicacao_16_ze-augusto_-_acao_social.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/124/indicacao_16_ze-augusto_-_acao_social.pdf</t>
   </si>
   <si>
     <t>Solicita pontos de apoio da Ação Social nos distritos do município de Araci</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/132/indicacao_17_ze-augusto_-_projeto_ideb.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/132/indicacao_17_ze-augusto_-_projeto_ideb.pdf</t>
   </si>
   <si>
     <t>Solicita o encaminhamento de projeto de lei para premiar as escolas do município que alcancem os índices do IDEB.</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/133/indicacao_18_ze-augusto_-_projeto_saude.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/133/indicacao_18_ze-augusto_-_projeto_saude.pdf</t>
   </si>
   <si>
     <t>Solicita o encaminhamento de projeto de lei para conceder gratificação aos profissionais da saúde do município de Araci.</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/134/indicacao_19_edneide_-_cessao_de_uso.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/134/indicacao_19_edneide_-_cessao_de_uso.pdf</t>
   </si>
   <si>
     <t>Solicita que o Poder Executivo faça a cessão de uso de terreno público para a Associação dos Agricultores Familiares de Caldeirão Novo.</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/136/indicacao_20_guinha_-_projeto_enfermagem.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/136/indicacao_20_guinha_-_projeto_enfermagem.pdf</t>
   </si>
   <si>
     <t>Solicita o envio de projeto de lei que viabilize o piso salarial da enfermagem aos funcionários do município de Araci</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/143/indicacao_21_guinha_-_encascalhamento.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/143/indicacao_21_guinha_-_encascalhamento.pdf</t>
   </si>
   <si>
     <t>Solicita providências para o encascalhamento da estrada que liga o povoado de Palmeira ao distrito de Pedra Alta.</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
     <t>Francisquinho do Tapuio</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/146/indicacao_22_francisquinho_-_terreno.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/146/indicacao_22_francisquinho_-_terreno.pdf</t>
   </si>
   <si>
     <t>Solicita a compra de um terreno no Distrito de Tapuio para construção do cemitério da localidade.</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/147/indicacao_23_jamile_centro_de_apoio_aos_idoso.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/147/indicacao_23_jamile_centro_de_apoio_aos_idoso.pdf</t>
   </si>
   <si>
     <t>Indica a criação de um Centro de Apoio e Amparo ao Idoso no município de Araci.</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/150/indicacao_24_jamile_-_terreno.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/150/indicacao_24_jamile_-_terreno.pdf</t>
   </si>
   <si>
     <t>Indica a compra de um terreno no bairro do Município para a construção de um campo de futebol.</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/155/indicacao_25_jamile_-_terreno.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/155/indicacao_25_jamile_-_terreno.pdf</t>
   </si>
   <si>
     <t>Indica a compra e um terreno no bairro do Matadouro para a construção de um campo de futebol.</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/159/indicacao_26_luizinho_-_terreno.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/159/indicacao_26_luizinho_-_terreno.pdf</t>
   </si>
   <si>
     <t>Indica a compra de um terreno na Estrada da Pedra Branca, Distrito de Pedra Alta para a construção de um campo de futebol.</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/160/indicacao_27_edneide_pavimentacao.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/160/indicacao_27_edneide_pavimentacao.pdf</t>
   </si>
   <si>
     <t>Indica a pavimentação do Povoado de Bela Vista, zona rural do município de Araci.</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/166/indicacao_28_guinha_-_construcao_da_praca_jose_ferreira.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/166/indicacao_28_guinha_-_construcao_da_praca_jose_ferreira.pdf</t>
   </si>
   <si>
     <t>Indica a construção da Praça José Ferreira de Carvalho.</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/167/indicacao_29_ze-augusto_-_lixao.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/167/indicacao_29_ze-augusto_-_lixao.pdf</t>
   </si>
   <si>
     <t>Solicita a implantação de uma estrutura de apoio e rede de acompanhamento para as famílias e os trabalhadores do lixão.</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/168/indicacao_30_ze-augusto_-_praca-lagoa_da_laje.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/168/indicacao_30_ze-augusto_-_praca-lagoa_da_laje.pdf</t>
   </si>
   <si>
     <t>Solicita a construção de uma praça com parquinho infantil no povoado de Lagoa da Laje.</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/169/indicacao_31_ze-augusto_-_praca-jitirana.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/169/indicacao_31_ze-augusto_-_praca-jitirana.pdf</t>
   </si>
   <si>
     <t>Solicita a construção de uma praça com parquinho infantil no povoado de Jitirana.</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/170/indicacao_32_francisco_-_praca-caldeirao_novo.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/170/indicacao_32_francisco_-_praca-caldeirao_novo.pdf</t>
   </si>
   <si>
     <t>Solicita a construção de uma praça com parquinho infantil no povoado de Caldeirão Novo.</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/173/indicacao_33_jefinho_-_canteiro_vila_teodoro.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/173/indicacao_33_jefinho_-_canteiro_vila_teodoro.pdf</t>
   </si>
   <si>
     <t>Indica a construção de um canteiro com calçada, iluminação em LED e bancos na comunidade de Vila Teodoro.</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/174/indicacao_34_jefinho_-_bancos_de_reserva.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/174/indicacao_34_jefinho_-_bancos_de_reserva.pdf</t>
   </si>
   <si>
     <t>Indica a construção de bancos de reservas e vestiários nos campos de futebol das comunidades rurais.</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/176/indicacao_35_jefinho_-_canteiro_lagoa_nova.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/176/indicacao_35_jefinho_-_canteiro_lagoa_nova.pdf</t>
   </si>
   <si>
     <t>Indica a construção de um canteiro com calçada, iluminação em LED e bancos na comunidade de Lagoa Nova.</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/177/indicacao_36_ze-augusto_-_praca-rua_da_palha.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/177/indicacao_36_ze-augusto_-_praca-rua_da_palha.pdf</t>
   </si>
   <si>
     <t>Solicita a construção de uma praça com parquinho infantil no povoado de Rua da Palha.</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/178/indicacao_37_ze_augusto-estrada_perpetua.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/178/indicacao_37_ze_augusto-estrada_perpetua.pdf</t>
   </si>
   <si>
     <t>Indica a construção de um canteiro com calçada, iluminação em LED e bancos na estrada que passa no Povoado da Perpétua.</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/179/indicacao_38_jefinho_-_cobertura_quadra_rufino.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/179/indicacao_38_jefinho_-_cobertura_quadra_rufino.pdf</t>
   </si>
   <si>
     <t>Indica a construção da cobertura da quadra de esportes do Povoado do Rufino.</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/180/indicacao_39_jefinho_-_compra_de_terreno.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/180/indicacao_39_jefinho_-_compra_de_terreno.pdf</t>
   </si>
   <si>
     <t>Indica a compra de um terreno que serve como campo de futebol no Distrito de Pedra Alta</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/183/indicacao_40_marinho.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/183/indicacao_40_marinho.pdf</t>
   </si>
   <si>
     <t>Indica a reforma e melhoramento da estrutura do Ginásio de Esportes Rei Pelé</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
     <t>Gilvan Oliveira dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/184/indicacao_41_gury.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/184/indicacao_41_gury.pdf</t>
   </si>
   <si>
     <t>Solicita apoio do Poder Executivo na extensão da rede de abastecimento de água para o Povoado de Pai Simão.</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/185/indicacao_42_ze-augusto_-_praca-sol-nascente.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/185/indicacao_42_ze-augusto_-_praca-sol-nascente.pdf</t>
   </si>
   <si>
     <t>Solicita a construção de uma praça com parquinho infantil e academia ao ar livre no Sol Nascente.</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/186/indicacao_43_edneide_centro-de-educacao.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/186/indicacao_43_edneide_centro-de-educacao.pdf</t>
   </si>
   <si>
     <t>Indica a criação de um Centro de Educação no Campo no Parque Ecológico do Caldeirão.</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/197/indicacao_44_guinha_-_praca-tingui.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/197/indicacao_44_guinha_-_praca-tingui.pdf</t>
   </si>
   <si>
     <t>Solicita a construção de uma praça com parquinho infantil no Povoado do Tingui</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/198/indicacao_45_jamile_-_revitalizacao_quadra_barreira.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/198/indicacao_45_jamile_-_revitalizacao_quadra_barreira.pdf</t>
   </si>
   <si>
     <t>Indica a revitalização e instalação da cobertura da quadra de esportes do distrito da Barreira.</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/199/indicacao_46_jamile_-_cobertura_quadra_campo_do_eloi.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/199/indicacao_46_jamile_-_cobertura_quadra_campo_do_eloi.pdf</t>
   </si>
   <si>
     <t>Indica a construção da cobertura da quadra de esportes do povoado de Campo do Elói.</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/201/indicacao_47_guinha_-_praca_do_jacu.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/201/indicacao_47_guinha_-_praca_do_jacu.pdf</t>
   </si>
   <si>
     <t>Indica reforma da praça no Povoado do Jacu, o aproveitamento dos recursos hídricos disponíveis e o calçamento do entorno da praça.</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/202/indicacao_48_jamile_-_terreno_-_tanque_cavado.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/202/indicacao_48_jamile_-_terreno_-_tanque_cavado.pdf</t>
   </si>
   <si>
     <t>Indica a compra e um terreno no povoado de Tanque Cavado para a construção de um campo de futebol.</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/203/indicacao_49_jamile_-_terreno_-_palmeira.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/203/indicacao_49_jamile_-_terreno_-_palmeira.pdf</t>
   </si>
   <si>
     <t>Indica a compra e um terreno no povoado da Palmeira para a construção de um campo de futebol.</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/204/indicacao_50_marinho_-_bolsa_atleta.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/204/indicacao_50_marinho_-_bolsa_atleta.pdf</t>
   </si>
   <si>
     <t>Indica Pagamento de Bolsa Auxílio “BOLSA ATLETA” a Atletas Destaque.</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/205/indicacao_51_ze_augusto-internet.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/205/indicacao_51_ze_augusto-internet.pdf</t>
   </si>
   <si>
     <t>Indica que o Poder Executivo disponibilize acesso à internet gratuito na sede do município e no centro dos distritos de Araci´.</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/206/indicacao_52_ze_augusto-denominacao-escola.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/206/indicacao_52_ze_augusto-denominacao-escola.pdf</t>
   </si>
   <si>
     <t>Indica que o Poder Executivo encaminhe ao Governo do Estado da Bahia o nome do senhor José Eliotério da Silva Zedafó para denominar a nova escola estadual.</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/207/indicacao_53_marinho_-_feriado_20-11.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/207/indicacao_53_marinho_-_feriado_20-11.pdf</t>
   </si>
   <si>
     <t>Solicita o envio de projeto de lei de autoria do Poder Executivo para tornar feriado o dia 20 de novembro – Dia da Consciência Negra.</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/208/indicacao_54_guinha_-_ciclovia.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/208/indicacao_54_guinha_-_ciclovia.pdf</t>
   </si>
   <si>
     <t>Solicita a implantação de uma ciclovia nas margens da BA-408.</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/209/indicacao_55_guinha_-_revitalizacao-praca-umburaninha.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/209/indicacao_55_guinha_-_revitalizacao-praca-umburaninha.pdf</t>
   </si>
   <si>
     <t>Solicita a revitalização da praça no povoado da Umburaninha.</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/210/indicacao_56_guinha_-_revitalizacao-praca-campo-do-eloi.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/210/indicacao_56_guinha_-_revitalizacao-praca-campo-do-eloi.pdf</t>
   </si>
   <si>
     <t>Solicita a revitalização da praça no povoado do Campo do Elói.</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
     <t>Indica a construção de um canteiro central com iluminação no povoado de Vila Teodoro e execução de rede de abastecimento de água ligando o projeto Araci Norte a essa comunidade.</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/213/indicacao_58_leo-de-marlucia-_corpo_de_bombeiros.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/213/indicacao_58_leo-de-marlucia-_corpo_de_bombeiros.pdf</t>
   </si>
   <si>
     <t>Requer que o Poder Executivo solicite ao Governo do Estado a instalação de uma base do Corpo de Bombeiros no município de Araci.</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/214/indicacao_59_leo-de-marlucia.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/214/indicacao_59_leo-de-marlucia.pdf</t>
   </si>
   <si>
     <t>Indica melhorias e ampliação da Barragem do Garimpo, localizado no povoado do Barbosa, no município de Araci, Bahia.</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/215/indicacao_60_edneide_.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/215/indicacao_60_edneide_.pdf</t>
   </si>
   <si>
     <t>Indica a compra e um terreno no povoado de Poço do Capim para a construção de um campo de futebol.</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/216/indicacao_61_luzinho_-_extensao_de_rede.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/216/indicacao_61_luzinho_-_extensao_de_rede.pdf</t>
   </si>
   <si>
     <t>Solicita que o Poder Executivo viabilize junto à EMBASA  a extensão de rede de abastecimento para a comunidade de Pedra Branca.</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
     <t>PDEL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/79/pdl-1-2023-comissoes.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/79/pdl-1-2023-comissoes.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Comissões Permanentes da Câmara Municipal de Araci para o biênio 2023-2024 e dá outras providências.</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/80/pdl-2-2023-titulo-luiz-leandro.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/80/pdl-2-2023-titulo-luiz-leandro.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de título de cidadão araciense ao Pastor Luiz Leandro e dá outras providências.</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
     <t>PRES</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/195/pres1-2023_altera-res-3-e-4.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/195/pres1-2023_altera-res-3-e-4.pdf</t>
   </si>
   <si>
     <t>Altera as Resoluções nº 3 de 3 de janeiro de 2022 e a Resolução nº 4 de 3 de janeiro de 2022 e dá outras providências.</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>Edneide Pereira, Jamile Magalhães</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/104/req_moc_001_edneide-pe._jose_carlos.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/104/req_moc_001_edneide-pe._jose_carlos.pdf</t>
   </si>
   <si>
     <t>Concede Moção de elogios ao senhor Pe. José Carlos Santos Silva.</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/105/req_moc_002_edneide-pe._enivaldo.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/105/req_moc_002_edneide-pe._enivaldo.pdf</t>
   </si>
   <si>
     <t>Concede Moção de elogios ao senhor Pe. Enivaldo Barbosa de Oliveira.</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/106/req_moc_003_edneide-pe._ruthberg.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/106/req_moc_003_edneide-pe._ruthberg.pdf</t>
   </si>
   <si>
     <t>Concede Moção de Aplauso ao Pe. Ruthberg Pereira dos Santos, Vigário da Paróquia Nossa Senhora da Conceição do Raso.</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/107/req_moc_004_edneide-pe._theofanes.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/107/req_moc_004_edneide-pe._theofanes.pdf</t>
   </si>
   <si>
     <t>Concede Moção de Aplauso ao Pe. Theófanes Fechine de Holanda, Pároco da Paróquia Nossa Senhora da Conceição do Raso.</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/108/req_moc_005_edneide-pe._luiz.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/108/req_moc_005_edneide-pe._luiz.pdf</t>
   </si>
   <si>
     <t>Concede Moção de Aplauso ao Pe. Luiz Ademir Ferreira, Pároco da Paróquia Nossa Senhora da Conceição do Raso.</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/109/req_moc_006_edneide-pe._robson.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/109/req_moc_006_edneide-pe._robson.pdf</t>
   </si>
   <si>
     <t>Concede Moção de Aplauso ao Pe. Robson Batista de Lima, Pároco (2015-2016) e Vigário da Paróquia Nossa Senhora da Conceição do Raso desde o ano corrente.</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/110/req_moc_007_edneide-pe._joao_eudes.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/110/req_moc_007_edneide-pe._joao_eudes.pdf</t>
   </si>
   <si>
     <t>Concede Moção de elogios ao senhor Pe. João Eudes.</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/111/req_moc_008_edneide-pe._miguel.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/111/req_moc_008_edneide-pe._miguel.pdf</t>
   </si>
   <si>
     <t>Concede Moção de elogios ao senhor Pe. Miguel Ferreira do Amaral.</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/112/req_moc_009_edneide-pe._marcio.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/112/req_moc_009_edneide-pe._marcio.pdf</t>
   </si>
   <si>
     <t>Concede Moção de elogios ao senhor Pe. Márcio.</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/113/req_moc_010_jefson-pm.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/113/req_moc_010_jefson-pm.pdf</t>
   </si>
   <si>
     <t>Concede moção de aplauso ao comandante, à equipe da seção de inteligência do 16º e à equipe da 3ª CIA PM/Araci, pelos esforços empreendidos na solução do caso da menina Alice Moura.</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/114/req_moc_011_jefson-civil.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/114/req_moc_011_jefson-civil.pdf</t>
   </si>
   <si>
     <t>Concede moção de aplauso aos delegados, investigadores e à escrivã da Polícia Civil em Araci pelos esforços empreendidos na solução do caso da menina Alice Moura.</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/115/req_moc_012_edneide-pe._jose_roque.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/115/req_moc_012_edneide-pe._jose_roque.pdf</t>
   </si>
   <si>
     <t>Concede Moção de Elogios ao senhor Pe. José Roque Alves de Oliveira.</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/123/req_moc_013_guinha-ze-muringa.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/123/req_moc_013_guinha-ze-muringa.pdf</t>
   </si>
   <si>
     <t>Concede Moção de Elogios ao Mestre de capoeira Zé Muringa.</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/131/req_moc_014_nilo.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/131/req_moc_014_nilo.pdf</t>
   </si>
   <si>
     <t>Concede Moção de Elogios ao atleta de karatê Nilo Cauã Carvalho dos Santos.</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/171/req_moc_015_edneide-pastoral_dos_surdos.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/171/req_moc_015_edneide-pastoral_dos_surdos.pdf</t>
   </si>
   <si>
     <t>Concede Moção de Elogios à Pastoral de Surdos do município de Araci.</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
     <t>PAREC</t>
   </si>
   <si>
     <t>Parecer</t>
   </si>
   <si>
     <t>Tribunal de Contas dos Municípios do Estado da Bahia - TCM-BA</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/142/parecer_previo_do_tcm_-_contas_2021.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/142/parecer_previo_do_tcm_-_contas_2021.pdf</t>
   </si>
   <si>
     <t>Parecer Prévio do Tribunal de Contas dos Municípios do Estado da Bahia que opina pela aprovação, porque regulares, porém com ressalvas, das contas da Prefeita do Município de Araci, Sra. Maria Betivânia Lima da Silva, referente ao exercício financeiro de 2021.</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
     <t>EMD</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/121/pe_001_modificativa_pl-10-2023.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/121/pe_001_modificativa_pl-10-2023.pdf</t>
   </si>
   <si>
     <t>Modifica artigo 1º do projeto de lei ordinária nº 10/2023 que dispõe sobre a revisão geral anual do subsídio dos vereadores e dá outras providências.</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/122/pe_002_modificativa_pl-10-2023.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/122/pe_002_modificativa_pl-10-2023.pdf</t>
   </si>
   <si>
     <t>Modifica artigo 1º do projeto de lei ordinária nº 10/2023 que “dispõe sobre a revisão geral anual do subsídio dos vereadores e dá outras providências.</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/137/pe_003_modificativa_subs-1-2023.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/137/pe_003_modificativa_subs-1-2023.pdf</t>
   </si>
   <si>
     <t>Acrescenta § 2º no artigo 4º, altera a ementa do Projeto de Lei Substitutivo nº 1/2023 e dá outras providências.</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/138/pe_004_aditiva_subs-1-2023_-_leandro.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/138/pe_004_aditiva_subs-1-2023_-_leandro.pdf</t>
   </si>
   <si>
     <t>Altera o parágrafo único do artigo 2º do Projeto de Lei Substitutivo nº 1/2023.</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/144/pe_005_pl-21.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/144/pe_005_pl-21.pdf</t>
   </si>
   <si>
     <t>Suprime o artigo 4º do Projeto de Lei Ordinária nº 21/2023, dá nova redação ao artigo 7º e dá outras providências.</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
     <t>CCJRF - Constituição, Justiça e Redação Final</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/145/pe_006_corretiva_pl-21.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/145/pe_006_corretiva_pl-21.pdf</t>
   </si>
   <si>
     <t>Suprime o artigo 13 e altera o anexo do Projeto de Lei Ordinária nº 21/2023.</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/154/pe_007_substitutiva_pl-13.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/154/pe_007_substitutiva_pl-13.pdf</t>
   </si>
   <si>
     <t>Altera os artigos 5º e 6º do Projeto de Lei nº 13/2023.</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/161/pe_008_corretiva_pl-25.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/161/pe_008_corretiva_pl-25.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 3º incisos I e II do Projeto de Lei nº 25/2023.</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/77/requerimento_01-2023.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/77/requerimento_01-2023.pdf</t>
   </si>
   <si>
     <t>Requerer a nomeação dos assessores parlamentares para composição dos gabinetes dos vereadores.</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/78/req_002_2023.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/78/req_002_2023.pdf</t>
   </si>
   <si>
     <t>Requer a recondução dos membros das Comissões Permanentes para o biênio 2023-2024.</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/129/req_004_2023.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/129/req_004_2023.pdf</t>
   </si>
   <si>
     <t>Requer a tramitação em urgência do projeto de lei nº 10/2023.</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/130/req-retirada-leandro.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/130/req-retirada-leandro.pdf</t>
   </si>
   <si>
     <t>Requer a retirada de pauta do Projeto de Emenda nº 002/2023.</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
     <t>SUBS</t>
   </si>
   <si>
     <t>Substitutivo</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/128/projeto_de_lei_substitutivo_no_001_de_29.05.2023_-_projeto_de_lei_que_dispoe_sobre_a_concessao_de_diarias_para_agentes_publicos.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/128/projeto_de_lei_substitutivo_no_001_de_29.05.2023_-_projeto_de_lei_que_dispoe_sobre_a_concessao_de_diarias_para_agentes_publicos.pdf</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/153/projeto_de_lei_substitutivo_no_002_de_22.08.2023_-_projeto_de_lei_estrutura_administrativa_nova.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/153/projeto_de_lei_substitutivo_no_002_de_22.08.2023_-_projeto_de_lei_estrutura_administrativa_nova.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 366, de 03 de setembro de 2021 que dispõe sobre a Estrutura Administrativa do Município de Araci e dá outras providências.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1869,51 +1869,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/83/projeto_de_lei_no_001_de_13.03.2023_-_dispoe_sobre_a_politicas_municipal_de_atendimentos_aos_direitos_da_crianca_e_do_adolescente.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/85/projeto_de_lei_no_002_de_20.03.2023_-_autoriza_o_poder_executivo_a_efetuar_reajuste_dos_vencimentos_dos_servidores_publicos_efetivos_e_a_recompor_os__subsidios_dos_agentes_politicos_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/86/projeto_de_lei_no_003_de_20.03.2023_-_autoriza_o_poder_executivo_a_reajustar_os_vencimentos_dos_servidores_do_magisterio_publico.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/88/pl_5-edineide-associacao_beneficente_de_saude_e_assistencia_social-_alice.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/91/pl_007-seguranca_escolar_-_ze_augusto.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/93/pl_009-tea.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/116/pl_010-revisao-legislativo.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/117/projeto_de_lei_006.2023.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/118/projeto_de_lei_007.2023.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/119/projeto_de_lei_009.2023.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/120/projeto_de_lei_008.2023_com_planta.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/125/projeto_de_lei_no_010_de_16.05.2023_-_autorizado_o_poder_executivo_municipal_a_celebrar_convenio_com_o_departamento_estadual_de_transito__detran-ba.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/126/pl_16-dia_do_vaqueiro.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/127/projeto_de_lei_no_011_de_25.05.2023_-_projeto_de_lei_de_doacao_de_terreno_para_associacao_dos_vaqueiros.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/135/projeto_de_lei_no_012_de_05.06.2023_-_projeto_de_lei_dispoe_sobre_a_instituicao_do_programa_de_recuperacao_fiscal_do_municipio_de_araci__refis_-_2023_e_da_outras_providencias_1.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/139/projeto_de_lei_no_015_de_15.06.2023_-_projeto_de_lei_de_dispoe_sobre_a_denominacao_da_unidade_basica_de_saude_.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/140/projeto_de_lei_no_014_de_15.06.2023_-_projeto_de_lei_de_autoriza_o_poder_executivo_a_reajustar_o_piso_dos_agentes_comunitarios_de_saude.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/141/projeto_de_lei_no_013_de_15.06.2023_-_projeto_de_lei_estrutura_administrativa.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/148/projeto_de_lei_no_016_de_08.08.2023.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/149/projeto_de_lei_no_017_de_08.08.2023_-_projeto_de_lei_estabelece_novo_vencimento_base_a_guarda_civil_municipal_do_municipio_de_araci.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/151/pl_24_-_festa_de_sao_roque_-_manuel.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/158/pl-26-enfermagem.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/162/projeto_de_lei_no_022_de_05.09.2023_-_altera_a_redacao_do_art._2o_que_institui_o_conselho_municipal_do_direito_das_mulheres_cdmm.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/163/projeto_de_lei_no_021_de_05.09.2023_-_dispoe_sobre_a_criacao_do_fundo_municipal_dos_direitos_da_mulher__fmdm.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/164/pl_26_-_acopanal.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/165/pl_30_-_festa_de_sao_joao_batista.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/172/pl_31-ze-augusto-altera-codigo-posturas.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/175/pl_32-jefinho-escola-queimada-redonda.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/181/pl_33-paredoes.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/182/projeto_de_lei_no_024_de_26.09.2023_-_dispoe_da_loa.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/187/projeto_de_lei_no_025_de_04.10.2023_-_dispoe_da_compra_de_terreno_no_distrito_de_barreira.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/188/projeto_de_lei_no_026_de_04.10.2023_-_dispoe_da_compra_de_terreno_no_distrito_de_barreira.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/189/projeto_de_lei_no_027_de_04.10.2023_-_dispoe_da_compra_de_terreno_no_distrito_de_barreira.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/190/projeto_de_lei_no_028_de_04.10.2023_-_dispoe_da_compra_de_terreno_no_distrito_de_barreira.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/191/projeto_de_lei_no_029_de_04.10.2023_-_dispoe_da_compra_de_terreno_no_distrito_de_tapuio.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/192/projeto_de_lei_no_030_de_04.10.2023_-_dispoe_da_compra_de_terreno_no_distrito_de_pedra_alta.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/193/projeto_de_lei_no_031_de_06.10.2023_-_projeto_de_lei_de_alteracao_a_lei_municipal.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/194/pl_42-altera-lei_-378.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/196/pl_32-2023.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/200/pl_44-jamile-quadra-campo_do_eloi.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/217/projeto_de_lei_nba_033_de_27.12.2023_-_autoriza_o_poder_executivo_a_desenvolver_acoes_e_aporte_de_contrapartida_municipal_para_implementar_o_programa_minha_casa_minha_assinado.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/75/indicacao_1_leo_de_eridan.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/76/indicacao_2_luizmar.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/89/indicacao_5_guinha_-_escolas.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/94/indicacao_6_ze_augusto_-_muros.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/95/indicacao_7_jefinho_-_secretaria.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/96/indicacao_8_leo-eridan-uniformes.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/97/indicacao_9_leo-eridan-arborizacao.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/98/indicacao_10_jefinho_-_rufino.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/99/indicacao_11-leo_de_eridan_-_dia_da_familia.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/100/indicacao_12_leo_de_eridan.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/101/indicacao_13_leo_de_eridan_e_zelito_-_ronda_escolar.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/102/indicacao_14_leo_de_eridan_e_guinha_-_praticas_esportivas.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/103/indicacao_15_leo_de_eridan-secretaria.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/124/indicacao_16_ze-augusto_-_acao_social.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/132/indicacao_17_ze-augusto_-_projeto_ideb.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/133/indicacao_18_ze-augusto_-_projeto_saude.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/134/indicacao_19_edneide_-_cessao_de_uso.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/136/indicacao_20_guinha_-_projeto_enfermagem.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/143/indicacao_21_guinha_-_encascalhamento.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/146/indicacao_22_francisquinho_-_terreno.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/147/indicacao_23_jamile_centro_de_apoio_aos_idoso.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/150/indicacao_24_jamile_-_terreno.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/155/indicacao_25_jamile_-_terreno.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/159/indicacao_26_luizinho_-_terreno.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/160/indicacao_27_edneide_pavimentacao.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/166/indicacao_28_guinha_-_construcao_da_praca_jose_ferreira.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/167/indicacao_29_ze-augusto_-_lixao.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/168/indicacao_30_ze-augusto_-_praca-lagoa_da_laje.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/169/indicacao_31_ze-augusto_-_praca-jitirana.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/170/indicacao_32_francisco_-_praca-caldeirao_novo.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/173/indicacao_33_jefinho_-_canteiro_vila_teodoro.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/174/indicacao_34_jefinho_-_bancos_de_reserva.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/176/indicacao_35_jefinho_-_canteiro_lagoa_nova.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/177/indicacao_36_ze-augusto_-_praca-rua_da_palha.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/178/indicacao_37_ze_augusto-estrada_perpetua.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/179/indicacao_38_jefinho_-_cobertura_quadra_rufino.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/180/indicacao_39_jefinho_-_compra_de_terreno.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/183/indicacao_40_marinho.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/184/indicacao_41_gury.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/185/indicacao_42_ze-augusto_-_praca-sol-nascente.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/186/indicacao_43_edneide_centro-de-educacao.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/197/indicacao_44_guinha_-_praca-tingui.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/198/indicacao_45_jamile_-_revitalizacao_quadra_barreira.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/199/indicacao_46_jamile_-_cobertura_quadra_campo_do_eloi.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/201/indicacao_47_guinha_-_praca_do_jacu.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/202/indicacao_48_jamile_-_terreno_-_tanque_cavado.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/203/indicacao_49_jamile_-_terreno_-_palmeira.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/204/indicacao_50_marinho_-_bolsa_atleta.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/205/indicacao_51_ze_augusto-internet.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/206/indicacao_52_ze_augusto-denominacao-escola.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/207/indicacao_53_marinho_-_feriado_20-11.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/208/indicacao_54_guinha_-_ciclovia.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/209/indicacao_55_guinha_-_revitalizacao-praca-umburaninha.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/210/indicacao_56_guinha_-_revitalizacao-praca-campo-do-eloi.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/213/indicacao_58_leo-de-marlucia-_corpo_de_bombeiros.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/214/indicacao_59_leo-de-marlucia.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/215/indicacao_60_edneide_.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/216/indicacao_61_luzinho_-_extensao_de_rede.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/79/pdl-1-2023-comissoes.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/80/pdl-2-2023-titulo-luiz-leandro.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/195/pres1-2023_altera-res-3-e-4.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/104/req_moc_001_edneide-pe._jose_carlos.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/105/req_moc_002_edneide-pe._enivaldo.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/106/req_moc_003_edneide-pe._ruthberg.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/107/req_moc_004_edneide-pe._theofanes.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/108/req_moc_005_edneide-pe._luiz.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/109/req_moc_006_edneide-pe._robson.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/110/req_moc_007_edneide-pe._joao_eudes.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/111/req_moc_008_edneide-pe._miguel.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/112/req_moc_009_edneide-pe._marcio.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/113/req_moc_010_jefson-pm.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/114/req_moc_011_jefson-civil.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/115/req_moc_012_edneide-pe._jose_roque.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/123/req_moc_013_guinha-ze-muringa.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/131/req_moc_014_nilo.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/171/req_moc_015_edneide-pastoral_dos_surdos.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/142/parecer_previo_do_tcm_-_contas_2021.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/121/pe_001_modificativa_pl-10-2023.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/122/pe_002_modificativa_pl-10-2023.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/137/pe_003_modificativa_subs-1-2023.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/138/pe_004_aditiva_subs-1-2023_-_leandro.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/144/pe_005_pl-21.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/145/pe_006_corretiva_pl-21.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/154/pe_007_substitutiva_pl-13.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/161/pe_008_corretiva_pl-25.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/77/requerimento_01-2023.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/78/req_002_2023.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/129/req_004_2023.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/130/req-retirada-leandro.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/128/projeto_de_lei_substitutivo_no_001_de_29.05.2023_-_projeto_de_lei_que_dispoe_sobre_a_concessao_de_diarias_para_agentes_publicos.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/153/projeto_de_lei_substitutivo_no_002_de_22.08.2023_-_projeto_de_lei_estrutura_administrativa_nova.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/83/projeto_de_lei_no_001_de_13.03.2023_-_dispoe_sobre_a_politicas_municipal_de_atendimentos_aos_direitos_da_crianca_e_do_adolescente.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/85/projeto_de_lei_no_002_de_20.03.2023_-_autoriza_o_poder_executivo_a_efetuar_reajuste_dos_vencimentos_dos_servidores_publicos_efetivos_e_a_recompor_os__subsidios_dos_agentes_politicos_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/86/projeto_de_lei_no_003_de_20.03.2023_-_autoriza_o_poder_executivo_a_reajustar_os_vencimentos_dos_servidores_do_magisterio_publico.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/88/pl_5-edineide-associacao_beneficente_de_saude_e_assistencia_social-_alice.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/91/pl_007-seguranca_escolar_-_ze_augusto.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/93/pl_009-tea.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/116/pl_010-revisao-legislativo.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/117/projeto_de_lei_006.2023.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/118/projeto_de_lei_007.2023.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/119/projeto_de_lei_009.2023.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/120/projeto_de_lei_008.2023_com_planta.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/125/projeto_de_lei_no_010_de_16.05.2023_-_autorizado_o_poder_executivo_municipal_a_celebrar_convenio_com_o_departamento_estadual_de_transito__detran-ba.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/126/pl_16-dia_do_vaqueiro.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/127/projeto_de_lei_no_011_de_25.05.2023_-_projeto_de_lei_de_doacao_de_terreno_para_associacao_dos_vaqueiros.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/135/projeto_de_lei_no_012_de_05.06.2023_-_projeto_de_lei_dispoe_sobre_a_instituicao_do_programa_de_recuperacao_fiscal_do_municipio_de_araci__refis_-_2023_e_da_outras_providencias_1.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/139/projeto_de_lei_no_015_de_15.06.2023_-_projeto_de_lei_de_dispoe_sobre_a_denominacao_da_unidade_basica_de_saude_.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/140/projeto_de_lei_no_014_de_15.06.2023_-_projeto_de_lei_de_autoriza_o_poder_executivo_a_reajustar_o_piso_dos_agentes_comunitarios_de_saude.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/141/projeto_de_lei_no_013_de_15.06.2023_-_projeto_de_lei_estrutura_administrativa.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/148/projeto_de_lei_no_016_de_08.08.2023.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/149/projeto_de_lei_no_017_de_08.08.2023_-_projeto_de_lei_estabelece_novo_vencimento_base_a_guarda_civil_municipal_do_municipio_de_araci.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/151/pl_24_-_festa_de_sao_roque_-_manuel.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/158/pl-26-enfermagem.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/162/projeto_de_lei_no_022_de_05.09.2023_-_altera_a_redacao_do_art._2o_que_institui_o_conselho_municipal_do_direito_das_mulheres_cdmm.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/163/projeto_de_lei_no_021_de_05.09.2023_-_dispoe_sobre_a_criacao_do_fundo_municipal_dos_direitos_da_mulher__fmdm.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/164/pl_26_-_acopanal.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/165/pl_30_-_festa_de_sao_joao_batista.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/172/pl_31-ze-augusto-altera-codigo-posturas.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/175/pl_32-jefinho-escola-queimada-redonda.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/181/pl_33-paredoes.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/182/projeto_de_lei_no_024_de_26.09.2023_-_dispoe_da_loa.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/187/projeto_de_lei_no_025_de_04.10.2023_-_dispoe_da_compra_de_terreno_no_distrito_de_barreira.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/188/projeto_de_lei_no_026_de_04.10.2023_-_dispoe_da_compra_de_terreno_no_distrito_de_barreira.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/189/projeto_de_lei_no_027_de_04.10.2023_-_dispoe_da_compra_de_terreno_no_distrito_de_barreira.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/190/projeto_de_lei_no_028_de_04.10.2023_-_dispoe_da_compra_de_terreno_no_distrito_de_barreira.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/191/projeto_de_lei_no_029_de_04.10.2023_-_dispoe_da_compra_de_terreno_no_distrito_de_tapuio.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/192/projeto_de_lei_no_030_de_04.10.2023_-_dispoe_da_compra_de_terreno_no_distrito_de_pedra_alta.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/193/projeto_de_lei_no_031_de_06.10.2023_-_projeto_de_lei_de_alteracao_a_lei_municipal.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/194/pl_42-altera-lei_-378.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/196/pl_32-2023.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/200/pl_44-jamile-quadra-campo_do_eloi.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/217/projeto_de_lei_nba_033_de_27.12.2023_-_autoriza_o_poder_executivo_a_desenvolver_acoes_e_aporte_de_contrapartida_municipal_para_implementar_o_programa_minha_casa_minha_assinado.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/75/indicacao_1_leo_de_eridan.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/76/indicacao_2_luizmar.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/89/indicacao_5_guinha_-_escolas.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/94/indicacao_6_ze_augusto_-_muros.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/95/indicacao_7_jefinho_-_secretaria.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/96/indicacao_8_leo-eridan-uniformes.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/97/indicacao_9_leo-eridan-arborizacao.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/98/indicacao_10_jefinho_-_rufino.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/99/indicacao_11-leo_de_eridan_-_dia_da_familia.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/100/indicacao_12_leo_de_eridan.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/101/indicacao_13_leo_de_eridan_e_zelito_-_ronda_escolar.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/102/indicacao_14_leo_de_eridan_e_guinha_-_praticas_esportivas.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/103/indicacao_15_leo_de_eridan-secretaria.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/124/indicacao_16_ze-augusto_-_acao_social.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/132/indicacao_17_ze-augusto_-_projeto_ideb.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/133/indicacao_18_ze-augusto_-_projeto_saude.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/134/indicacao_19_edneide_-_cessao_de_uso.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/136/indicacao_20_guinha_-_projeto_enfermagem.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/143/indicacao_21_guinha_-_encascalhamento.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/146/indicacao_22_francisquinho_-_terreno.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/147/indicacao_23_jamile_centro_de_apoio_aos_idoso.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/150/indicacao_24_jamile_-_terreno.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/155/indicacao_25_jamile_-_terreno.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/159/indicacao_26_luizinho_-_terreno.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/160/indicacao_27_edneide_pavimentacao.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/166/indicacao_28_guinha_-_construcao_da_praca_jose_ferreira.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/167/indicacao_29_ze-augusto_-_lixao.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/168/indicacao_30_ze-augusto_-_praca-lagoa_da_laje.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/169/indicacao_31_ze-augusto_-_praca-jitirana.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/170/indicacao_32_francisco_-_praca-caldeirao_novo.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/173/indicacao_33_jefinho_-_canteiro_vila_teodoro.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/174/indicacao_34_jefinho_-_bancos_de_reserva.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/176/indicacao_35_jefinho_-_canteiro_lagoa_nova.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/177/indicacao_36_ze-augusto_-_praca-rua_da_palha.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/178/indicacao_37_ze_augusto-estrada_perpetua.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/179/indicacao_38_jefinho_-_cobertura_quadra_rufino.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/180/indicacao_39_jefinho_-_compra_de_terreno.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/183/indicacao_40_marinho.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/184/indicacao_41_gury.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/185/indicacao_42_ze-augusto_-_praca-sol-nascente.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/186/indicacao_43_edneide_centro-de-educacao.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/197/indicacao_44_guinha_-_praca-tingui.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/198/indicacao_45_jamile_-_revitalizacao_quadra_barreira.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/199/indicacao_46_jamile_-_cobertura_quadra_campo_do_eloi.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/201/indicacao_47_guinha_-_praca_do_jacu.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/202/indicacao_48_jamile_-_terreno_-_tanque_cavado.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/203/indicacao_49_jamile_-_terreno_-_palmeira.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/204/indicacao_50_marinho_-_bolsa_atleta.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/205/indicacao_51_ze_augusto-internet.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/206/indicacao_52_ze_augusto-denominacao-escola.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/207/indicacao_53_marinho_-_feriado_20-11.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/208/indicacao_54_guinha_-_ciclovia.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/209/indicacao_55_guinha_-_revitalizacao-praca-umburaninha.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/210/indicacao_56_guinha_-_revitalizacao-praca-campo-do-eloi.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/213/indicacao_58_leo-de-marlucia-_corpo_de_bombeiros.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/214/indicacao_59_leo-de-marlucia.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/215/indicacao_60_edneide_.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/216/indicacao_61_luzinho_-_extensao_de_rede.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/79/pdl-1-2023-comissoes.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/80/pdl-2-2023-titulo-luiz-leandro.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/195/pres1-2023_altera-res-3-e-4.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/104/req_moc_001_edneide-pe._jose_carlos.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/105/req_moc_002_edneide-pe._enivaldo.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/106/req_moc_003_edneide-pe._ruthberg.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/107/req_moc_004_edneide-pe._theofanes.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/108/req_moc_005_edneide-pe._luiz.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/109/req_moc_006_edneide-pe._robson.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/110/req_moc_007_edneide-pe._joao_eudes.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/111/req_moc_008_edneide-pe._miguel.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/112/req_moc_009_edneide-pe._marcio.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/113/req_moc_010_jefson-pm.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/114/req_moc_011_jefson-civil.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/115/req_moc_012_edneide-pe._jose_roque.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/123/req_moc_013_guinha-ze-muringa.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/131/req_moc_014_nilo.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/171/req_moc_015_edneide-pastoral_dos_surdos.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/142/parecer_previo_do_tcm_-_contas_2021.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/121/pe_001_modificativa_pl-10-2023.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/122/pe_002_modificativa_pl-10-2023.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/137/pe_003_modificativa_subs-1-2023.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/138/pe_004_aditiva_subs-1-2023_-_leandro.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/144/pe_005_pl-21.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/145/pe_006_corretiva_pl-21.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/154/pe_007_substitutiva_pl-13.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/161/pe_008_corretiva_pl-25.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/77/requerimento_01-2023.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/78/req_002_2023.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/129/req_004_2023.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/130/req-retirada-leandro.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/128/projeto_de_lei_substitutivo_no_001_de_29.05.2023_-_projeto_de_lei_que_dispoe_sobre_a_concessao_de_diarias_para_agentes_publicos.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2023/153/projeto_de_lei_substitutivo_no_002_de_22.08.2023_-_projeto_de_lei_estrutura_administrativa_nova.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H136"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="57.140625" bestFit="1" customWidth="1"/>
     <col min="7" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>