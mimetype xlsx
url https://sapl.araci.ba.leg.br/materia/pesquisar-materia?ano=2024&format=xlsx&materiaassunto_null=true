--- v0 (2026-02-05)
+++ v1 (2026-06-21)
@@ -54,1023 +54,1023 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Poder Executivo - EXECUTIVO</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2024/218/projeto_de_lei_no_001_de_25.01.2024_-_autoriza_o_poder_executivo_a_efetuar_reajuste_dos_vencimentos_dos_servidores_publicos_efetivos_e_a_recompor_os_subsidios_dos_agentes_politicos_do_municipio.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2024/218/projeto_de_lei_no_001_de_25.01.2024_-_autoriza_o_poder_executivo_a_efetuar_reajuste_dos_vencimentos_dos_servidores_publicos_efetivos_e_a_recompor_os_subsidios_dos_agentes_politicos_do_municipio.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a Efetuar Reajuste dos Vencimentos dos Servidores Públicos Efetivos, e a Recompor os Subsídios dos Agentes Políticos do Município de Araci e dá outras providências.</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2024/219/projeto_de_lei_no_002_de_25.01.2024_-_autoriza_o_poder_executivo_a_efetuar_reajuste_dos_vencimentos_dos_servidores_publicos_efetivos_do_magisterio.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2024/219/projeto_de_lei_no_002_de_25.01.2024_-_autoriza_o_poder_executivo_a_efetuar_reajuste_dos_vencimentos_dos_servidores_publicos_efetivos_do_magisterio.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a Reajustar os Vencimentos dos Servidores do Magistério Público do Município de Araci – Bahia, e dá outras providências.</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2024/236/projeto_de_lei_no_003_de_21.03.2024_-_autoriza_o_poder_executivo_municipal_a_adquirir_area_de_terreno_e_da_outras_providencias....pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2024/236/projeto_de_lei_no_003_de_21.03.2024_-_autoriza_o_poder_executivo_municipal_a_adquirir_area_de_terreno_e_da_outras_providencias....pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal adquirir área de Terreno e da outras providências.</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Guinha de Pascoal</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2024/240/pl_4-seguranca-agencias.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2024/240/pl_4-seguranca-agencias.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade da instalação de portas eletrônicas e segurança individualizada em todos os acessos destinados ao público nas agências e postos de serviços bancários.</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/</t>
+    <t>http://sapl.araci.ba.leg.br/media/</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes orçamentárias - LDO para o exercício financeiro de 2025 do município de Araci - Estado da Bahia e dá outras providências.</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2024/245/projeto_de_lei_no_005_de_24.04.2024_-_autoriza_o_poder_executivo_municipal_a_adquirir_area_de_terreno_e_da_outras_providencias....pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2024/245/projeto_de_lei_no_005_de_24.04.2024_-_autoriza_o_poder_executivo_municipal_a_adquirir_area_de_terreno_e_da_outras_providencias....pdf</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2024/247/projeto_de_lei_no_006_de_02.05.2024_-_dispoe_sobre_o_servico_de_inspecao_sanitaria_e_industrial_de_produtos_de_origem_animal_no_municipio_de_araci_-ba.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2024/247/projeto_de_lei_no_006_de_02.05.2024_-_dispoe_sobre_o_servico_de_inspecao_sanitaria_e_industrial_de_produtos_de_origem_animal_no_municipio_de_araci_-ba.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Serviço de Inspeção Sanitária e Industrial de Produtos de Origem Animal no Município de Araci -BA, e dá outras providências.</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2024/270/projeto_de_lei_no_008_de_31.05.2024_-_autoriza_o_poder_executivo_municipal_a_adquirir_area_de_terreno_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2024/270/projeto_de_lei_no_008_de_31.05.2024_-_autoriza_o_poder_executivo_municipal_a_adquirir_area_de_terreno_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a adquirir área de terreno e dá outras providências.</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2024/273/projeto_de_lei_no_009_de_31.05.2024_-dispoe_sobre_a_autorizacao_ao_poder_executivo_municipal_para_cessao_de_bem.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2024/273/projeto_de_lei_no_009_de_31.05.2024_-dispoe_sobre_a_autorizacao_ao_poder_executivo_municipal_para_cessao_de_bem.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização ao Poder Executivo Municipal para a Cessão de Uso Gratuito de Bem Público à Associação Beneficente Comunitária Cultural do Minador.</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2024/275/projeto_de_lei_no_012_de_13.06.2024_-_autoriza_o_poder_executivo_municipal_a_adquirir_area_de_terreno_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2024/275/projeto_de_lei_no_012_de_13.06.2024_-_autoriza_o_poder_executivo_municipal_a_adquirir_area_de_terreno_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal adquirir área de terreno e dá outras providências.</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Zé Augusto</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2024/278/pl_11-politica-empreendedorismo.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2024/278/pl_11-politica-empreendedorismo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Política Municipal de Incentivo ao Empreendedorismo no município de Araci, Estado da Bahia.</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2024/279/projeto_de_lei_no_010_de_12.06.2024_-_cria_os_componentes_municipais_do_sistema_nacional_de_seguranca_alimentar_e_nutricional.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2024/279/projeto_de_lei_no_010_de_12.06.2024_-_cria_os_componentes_municipais_do_sistema_nacional_de_seguranca_alimentar_e_nutricional.pdf</t>
   </si>
   <si>
     <t>Cria os Componentes Municipais do Sistema Nacional de Segurança Alimentar Nutricional, define os parâmetros para elaboração e implementação do Plano Municipal de Segurança Alimentar e Nutricional, do Município de Araci/BA, e dá outras providências.</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2024/280/projeto_de_lei_no_011_de_12.06.2024.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2024/280/projeto_de_lei_no_011_de_12.06.2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Regulamentação e Concessão dos Benefícios Eventuais no âmbito da Política Municipal de Assistência Social, e dá outras providencias.</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2024/281/projeto_de_lei_no_013_de_28.08.2024_-_projeto_de_lei_de_dispoe_sobre_a_denominacao_da_praca_publica_do_distrito_de_pedra_alta_de_domingos_de_almeida_ramos_2.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2024/281/projeto_de_lei_no_013_de_28.08.2024_-_projeto_de_lei_de_dispoe_sobre_a_denominacao_da_praca_publica_do_distrito_de_pedra_alta_de_domingos_de_almeida_ramos_2.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação da Praça Pública do Distrito de Pedra Alta “DOMINGOS DE ALMEIDA RAMOS” na sede do Distrito e dá outras providências.</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2024/285/pl_15-placas-autistas.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2024/285/pl_15-placas-autistas.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 423, de 10 de julho de 2023 para dispor sobre a identificação das residências habitadas por pessoas com Transtorno do Espectro Autista (TEA).</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2024/287/projeto_de_lei_no_015_de_26.09.2024_-_projeto_de_lei_orlamentario_anual.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2024/287/projeto_de_lei_no_015_de_26.09.2024_-_projeto_de_lei_orlamentario_anual.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE ARACI, ESTADO DA BAHIA, PARA O EXERCÍCIO DE 2025.</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>Anastácio Carvalho</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2024/289/pl_17-literatura-na-praca.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2024/289/pl_17-literatura-na-praca.pdf</t>
   </si>
   <si>
     <t>Cria o Projeto "Literatura na Praça" no município de Araci e dá outras providências.</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2024/295/projeto_de_lei_no_016_de_22.11.2024_-_cria_o_fundo_municipal_de_educacao-_fme_regulamenta_o_sistema_municipal_de_educacao.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2024/295/projeto_de_lei_no_016_de_22.11.2024_-_cria_o_fundo_municipal_de_educacao-_fme_regulamenta_o_sistema_municipal_de_educacao.pdf</t>
   </si>
   <si>
     <t>Cria o Fundo Municipal de Educação- FME, regulamenta o Sistema Municipal de Educação e disciplina o funcionamento e regramento dos Conselhos Municipais da Educação, do Conselho Municipal de Acompanhamento e Controle Social do Fundo de Manutenção e Desenvolvimento da Educação Básica (CACS-FUNDEB), Conselho Municipal de Alimentação Escolar (COMAE), bem como revoga a Lei 005 de 09 de março de 2001 e Complementa a Lei 335 de 24 de março de 2021, e dá outras providencias.</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2024/297/pl_19-altera-lei-tea.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2024/297/pl_19-altera-lei-tea.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 423, de 10 de julho de 2023, para permitir que pessoas com Transtorno do Espectro Autista (TEA) portem alimentos e utensílios em locais públicos ou privados no município de Araci e dá outras providências.</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2024/298/pl_20-premiacao-escolas.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2024/298/pl_20-premiacao-escolas.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a premiação das escolas, profissionais e estudantes das escolas públicas de Araci - BA com melhor desempenho no Índice de Desenvolvimento da Educação Básica (IDEB) e no Índice de Desenvolvimento da Educação Básica do Estado da Bahia (IDEBA) e dá outras providências.</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2024/299/pl_20-premiacao-escolas.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2024/299/pl_20-premiacao-escolas.pdf</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>Mesa Diretora - MESA</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2024/300/pl_22-altera_fixacao_de_vencimentos.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2024/300/pl_22-altera_fixacao_de_vencimentos.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 378, de 29 de dezembro de 2021, que dispõe sobre a Estrutura da Câmara Municipal de Araci e dá outras providências.</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2024/302/pl_023-fixacao-subsidio-executivo.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2024/302/pl_023-fixacao-subsidio-executivo.pdf</t>
   </si>
   <si>
     <t>Fixa os subsídios do Prefeito, do Vice-Prefeito e dos Secretários Municipais de Araci para o quadriênio 2025-2028 e dá outras providências.</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2024/306/projeto_de_lei_no_017_de_13.12.2024_-_define_a_planta_generica_de_valores_para_o_municipio_de_araci__bahia_e_da_outras_providencias..pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2024/306/projeto_de_lei_no_017_de_13.12.2024_-_define_a_planta_generica_de_valores_para_o_municipio_de_araci__bahia_e_da_outras_providencias..pdf</t>
   </si>
   <si>
     <t>Define a Planta Genérica de Valores para o Município de Araci – Bahia, e dá outras providências.</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2024/241/plc_4-revogacao-cip.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2024/241/plc_4-revogacao-cip.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revogação da Contribuição para Custeio do Serviço de Iluminação Pública – CIP no âmbito do município de Araci.</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2024/305/projeto_de_lei_complementar_no_001_de_13.12.2024_-_institui_o_codigo_tributario_e_de_rendas_do_municipio_de_araci_e_da_outras_providencias..pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2024/305/projeto_de_lei_complementar_no_001_de_13.12.2024_-_institui_o_codigo_tributario_e_de_rendas_do_municipio_de_araci_e_da_outras_providencias..pdf</t>
   </si>
   <si>
     <t>Institui o Código Tributário e de Rendas do Município de Araci e dá outras providências.</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
     <t>PELOM</t>
   </si>
   <si>
     <t>Proposta de Emenda à Lei Orgânica Municipal</t>
   </si>
   <si>
     <t>Mesa Diretora - MESA, Anastácio Carvalho, Edneide Pereira, Francisquinho do Tapuio, Jamile Magalhães, Jefinho Carneiro, Manuel de Bernardino, Zé Augusto</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2024/288/pelom-1-2024-alteracao-subsidios.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2024/288/pelom-1-2024-alteracao-subsidios.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Orgânica do Município de Araci e dá outras providências.</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Jamile Magalhães</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2024/220/indicacao_1_jamile_-_cobertura_barbosa.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2024/220/indicacao_1_jamile_-_cobertura_barbosa.pdf</t>
   </si>
   <si>
     <t>Solicita a construção de um espaço com área coberta para os feirantes do povoado do Barbosa.</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
     <t>Laerto</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2024/221/indicacao_2_laerto_-_calcamento_-_tapuio.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2024/221/indicacao_2_laerto_-_calcamento_-_tapuio.pdf</t>
   </si>
   <si>
     <t>Indica a pavimentação de rua no Distrito de Tapuio, zona rural do município de Araci.</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
     <t>Luizinho</t>
   </si>
   <si>
     <t>Indica a pavimentação da Rua Aderbal Pinheiro no bairro do Regalinho.</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
     <t>Solicita a revitalização e construção de parque infantil na praça do Povoado do Barreiro Preto.</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
     <t>Solicita a revitalização e construção de parque infantil na praça do Povoado da Perpétua.</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
     <t>Edneide Pereira</t>
   </si>
   <si>
     <t>Solicita a implantação de rede de esgotamento sanitário em ruas do bairro Coqueiro 2.</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
     <t>Léo de Marlúcia</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2024/226/indicacao_7_leo-praca-lagoa-da-anta.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2024/226/indicacao_7_leo-praca-lagoa-da-anta.pdf</t>
   </si>
   <si>
     <t>Indica a construção de uma praça no povoado de Lagoa da Anta, no município de Araci.</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2024/227/indicacao_8_leo-compra-terreno.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2024/227/indicacao_8_leo-compra-terreno.pdf</t>
   </si>
   <si>
     <t>Indica a compra de um terreno, para construção de um campo de futebol, localizado no povoado de Lagoa da Anta, no município de Araci.</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2024/228/indicacao_9_leo-pavimentacao.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2024/228/indicacao_9_leo-pavimentacao.pdf</t>
   </si>
   <si>
     <t>Indica a pavimentação da Rua José de Sousa, no povoado do Barbosa, no município de Araci.</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2024/229/indicacao_10_jamile_-_praca_palmeira.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2024/229/indicacao_10_jamile_-_praca_palmeira.pdf</t>
   </si>
   <si>
     <t>Indica a construção de uma praça no povoado da Palmeira.</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2024/230/indicacao_11_jamile_-_praca_cajazeira.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2024/230/indicacao_11_jamile_-_praca_cajazeira.pdf</t>
   </si>
   <si>
     <t>Indica a construção de uma praça na comunidade de Cajazeira.</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2024/231/indicacao_12_ze_augusto_-_grattificacao.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2024/231/indicacao_12_ze_augusto_-_grattificacao.pdf</t>
   </si>
   <si>
     <t>Solicita o pagamento de gratificação aos servidores municipais da área de apoio da educação.</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2024/235/indicacao_13_edneide_-_esgotamento_sanitario.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2024/235/indicacao_13_edneide_-_esgotamento_sanitario.pdf</t>
   </si>
   <si>
     <t>Solicita a implantação de rede de esgotamento sanitário no Loteamento Santo Antônio, bairro das Casinhas.</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2024/237/indicacao_14_guinha_-_anteprojeto_de_lei_surdos.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2024/237/indicacao_14_guinha_-_anteprojeto_de_lei_surdos.pdf</t>
   </si>
   <si>
     <t>Solicita o envio de projeto de lei que crie o cargo de intérprete de libras para atender os órgãos da Administração Pública.</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2024/239/indicacao_15_jamile_-_ponte_magnu.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2024/239/indicacao_15_jamile_-_ponte_magnu.pdf</t>
   </si>
   <si>
     <t>Solicita a reforma geral da praça Magnú, sobre o rio Itapicuru, região da Barreira.</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
     <t>Solicita a execução de obras de extensão de rede na comunidade de Malhada da Areia.</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
     <t>Jefinho Carneiro</t>
   </si>
   <si>
     <t>Indica a compra de área ao lado do campo do Caldeirão.</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2024/251/indicacao_18_jefinho_-_rufino.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2024/251/indicacao_18_jefinho_-_rufino.pdf</t>
   </si>
   <si>
     <t>Solicita construção de praça na comunidade do Rufino</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2024/252/indicacao_19_jefinho_-_vila_teodoro.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2024/252/indicacao_19_jefinho_-_vila_teodoro.pdf</t>
   </si>
   <si>
     <t>Solicita construção de praça na comunidade Vila Teodoro</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2024/253/indicacao_20_jefinho_-_retirada.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2024/253/indicacao_20_jefinho_-_retirada.pdf</t>
   </si>
   <si>
     <t>Solicita reforma da praça na comunidade Retirada</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2024/254/indicacao_21_jefinho_-_queimadinha.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2024/254/indicacao_21_jefinho_-_queimadinha.pdf</t>
   </si>
   <si>
     <t>Solicita reforma da praça na comunidade Queimadinha</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2024/255/indicacao_22_jefinho_-_balaio.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2024/255/indicacao_22_jefinho_-_balaio.pdf</t>
   </si>
   <si>
     <t>Solicita reforma da praça na comunidade Balaio</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2024/256/indicacao_23_jefinho_-_compra_de_terreno.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2024/256/indicacao_23_jefinho_-_compra_de_terreno.pdf</t>
   </si>
   <si>
     <t>Indica a compra de área no povoado do Tingui para a construção de uma praça.</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2024/257/indicacao_24_jamile_-_tanque_cavado.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2024/257/indicacao_24_jamile_-_tanque_cavado.pdf</t>
   </si>
   <si>
     <t>Indica construção de uma praça com parque infantil no povoado Tanque Cavado</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>Francisquinho do Tapuio</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2024/258/indicacao_25__francisco-_estrada.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2024/258/indicacao_25__francisco-_estrada.pdf</t>
   </si>
   <si>
     <t>Indica recuperação da estrada vicinal que liga o povoado Tapuio ao povoado Várzea da Pedra</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2024/259/indicacao_26_francisco_-_praca_tapuio.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2024/259/indicacao_26_francisco_-_praca_tapuio.pdf</t>
   </si>
   <si>
     <t>Indica reforma da praça principal no povoado Tapuio</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2024/260/indicacao_27_anastacio_-_praca_cortico.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2024/260/indicacao_27_anastacio_-_praca_cortico.pdf</t>
   </si>
   <si>
     <t>Indica construção de praça com parque infantil no povoado Cortiço</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2024/261/indicacao_28_anastacio_-_pavimentacao_cortico.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2024/261/indicacao_28_anastacio_-_pavimentacao_cortico.pdf</t>
   </si>
   <si>
     <t>Indica pavimentação no povoado Cortiço</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2024/262/indicacao_29_ze_augusto_-_apoio_artes_marciais.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2024/262/indicacao_29_ze_augusto_-_apoio_artes_marciais.pdf</t>
   </si>
   <si>
     <t>Solicita apoio do Poder Executivo para os praticantes de artes marciais do município de Araci</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2024/263/indicacao_30_ze_augusto_-_centro_esportivo_artes_marciais.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2024/263/indicacao_30_ze_augusto_-_centro_esportivo_artes_marciais.pdf</t>
   </si>
   <si>
     <t>Indica a construção de um Centro Desportivo para Artes Marciais no município de Araci.</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2024/264/indicacao_31_jose_augusto-_tecnicos.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2024/264/indicacao_31_jose_augusto-_tecnicos.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo a criação de gratificação pertinente á atividade e reestruturação salarial dos técnicos de análises clínicas do quadro de servidores municipais</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2024/265/indicacao_32_ze_augusto_-_reitera_praca_sol_nascente.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2024/265/indicacao_32_ze_augusto_-_reitera_praca_sol_nascente.pdf</t>
   </si>
   <si>
     <t>Reitera a indicação da construção de uma praça com parquinho infantil e academia ao ar livre no Sol Nascente.</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2024/266/indicacao_33_ze_augusto_-_praca_recanto_das_flores.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2024/266/indicacao_33_ze_augusto_-_praca_recanto_das_flores.pdf</t>
   </si>
   <si>
     <t>Indica a construção de uma praça com parquinho infantil e academia ao ar livre no residencial Recanto das Flores.</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2024/268/indicacao_35_jefinho_-_recuperacao_quadra_rufino.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2024/268/indicacao_35_jefinho_-_recuperacao_quadra_rufino.pdf</t>
   </si>
   <si>
     <t>Indica a recuperação da quadra de esportes do Rufino.</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2024/269/indicacao_35_jose_augusto-_samu.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2024/269/indicacao_35_jose_augusto-_samu.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo a criação de gratificação pertinente á atividade e reestruturação salarial dos servidores do Serviço de Atendimento Móvel de Urgência - SAMU</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2024/271/indicacao_36_jamile_-_recuperacao_quadra_barreira.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2024/271/indicacao_36_jamile_-_recuperacao_quadra_barreira.pdf</t>
   </si>
   <si>
     <t>Indica a recuperação da quadra de esportes do distrito de Barreira.</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2024/272/indicacao_37_jamile_-_recuperacao_ginasio_esportes_barbosa.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2024/272/indicacao_37_jamile_-_recuperacao_ginasio_esportes_barbosa.pdf</t>
   </si>
   <si>
     <t>Indica a recuperação do ginásio de esportes do povoado do Barbosa.</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2024/274/indicacao_38_anastacio_-_envio_pl_conselhos.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2024/274/indicacao_38_anastacio_-_envio_pl_conselhos.pdf</t>
   </si>
   <si>
     <t>Solicita o envio de projeto de Lei dos Conselhos Municipais da Educação de Araci.</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2024/276/indicacao_39_anastacio_-_extensao_de_rede.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2024/276/indicacao_39_anastacio_-_extensao_de_rede.pdf</t>
   </si>
   <si>
     <t>Solicita a execução de obras de extensão de rede na zona rural do município de Araci.</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2024/282/indicacao_40_anastacio_-_pavimentacao_varzea_da_pedra.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2024/282/indicacao_40_anastacio_-_pavimentacao_varzea_da_pedra.pdf</t>
   </si>
   <si>
     <t>Solicita a execução de obras de pavimentação em ruas do Povoado de Várzea da Pedra.</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2024/283/indicacao_41_anastacio_-_ponte_jurema.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2024/283/indicacao_41_anastacio_-_ponte_jurema.pdf</t>
   </si>
   <si>
     <t>Solicita a construção de uma ponte no riacho Jurema, que liga os povoados do Poço Grande, Duas Estradas e Palmeira.</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2024/284/indicacao_42_ze_augusto_-_otica_popular.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2024/284/indicacao_42_ze_augusto_-_otica_popular.pdf</t>
   </si>
   <si>
     <t>Indica a criação de uma "Ótica Popular" no município de Araci.</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>Indica a regulamentação e ampliação do número de psicólogos e assistentes sociais no Acolhimento, Busca Ativa e Escuta Especializada (ABAEE) nas unidades escolares da rede municipal de ensino</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>Indica a implantação de Bolsa Incentivo para Estudantes do Programa Municipal de Educação de Pessoas Jovens, Adultas e Idosas da Rede Municipal de Ensino</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2024/294/indicacao_45_anastacio_-_atendimento_tdah.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2024/294/indicacao_45_anastacio_-_atendimento_tdah.pdf</t>
   </si>
   <si>
     <t>Indica a obrigatoriedade de Atendimento Educacional Especializado - AEE para crianças e estudantes com Transtorno do Déficit de Atenção com Hiperatividade - TDAH da Rede Municipal de Ensino de Araci-BA.</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2024/296/indicacao_46_anastacio_-_altera_lei_do_magisterio.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2024/296/indicacao_46_anastacio_-_altera_lei_do_magisterio.pdf</t>
   </si>
   <si>
     <t>Indica a alteração do art. 50 da Lei Complementar nº 08/2004 que dispõe sobre o plano de carreira e remuneração do magistério público do município de Araci, para garantir condições mínimas de distribuição de bebês, crianças e estudantes por turma.</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
     <t>PDEL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>Concede a Comenda Capitão José Ferreira de Carvalho ao ex-prefeito Edivaldo Silva Pinho.</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
     <t>Concede Diploma de Reconhecimento de Mérito à Igreja Assembleia de Deus em reconhecimento dos bons e relevantes serviços prestados ao município de Araci.</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
     <t>Marinho de Mazinho das Pedras</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário ao senhor Félix Mendonça Júnior em reconhecimento dos bons e relevantes serviços prestados ao município de Araci.</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2024/246/pdl-1-2024-subsidio-vereadores.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2024/246/pdl-1-2024-subsidio-vereadores.pdf</t>
   </si>
   <si>
     <t>Fixa o subsídio dos vereadores do município de Araci, Estado da Bahia, para a legislatura 2025-2028.</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
     <t>PRES</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Altera o Regimento Interno da Câmara Municipal de Araci e dá outras providências.</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
     <t>Léo de Eridan</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2024/243/res-1-2024_veiculos.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2024/243/res-1-2024_veiculos.pdf</t>
   </si>
   <si>
     <t>Estabelece critérios a respeito dos veículos à disposição da Câmara Municipal de Araci.</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2024/267/res-3-2024_codigo-de-etica.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2024/267/res-3-2024_codigo-de-etica.pdf</t>
   </si>
   <si>
     <t>Institui o Código de Ética e Decoro Parlamentar da Câmara Municipal de Araci.</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2024/303/res-4-2024_criacao_de_cargos.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2024/303/res-4-2024_criacao_de_cargos.pdf</t>
   </si>
   <si>
     <t>Cria cargos na Estrutura Administrativa da Câmara Municipal de Araci, altera as Resoluções nº 3 e 4, de 3 de janeiro de 2022, e dá outras providências.</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2024/292/req_moc_1_jamile-movimento_maes_que_oram_pelos_filhos.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2024/292/req_moc_1_jamile-movimento_maes_que_oram_pelos_filhos.pdf</t>
   </si>
   <si>
     <t>Concede Moção de Elogios ao Movimento das Mães que Oram pelos Filhos.</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2024/293/req_moc_1_jamile-movimento_maes_que_oram_pelos_filhos.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2024/293/req_moc_1_jamile-movimento_maes_que_oram_pelos_filhos.pdf</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2024/301/req_moc_3_ze-samu.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2024/301/req_moc_3_ze-samu.pdf</t>
   </si>
   <si>
     <t>Concede Moção de Elogios aos profissionais que atuam no Serviço de Atendimento Móvel de Urgência (SAMU).</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
     <t>EMD</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2024/248/pe_001_modificativa_plc-1-2024.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2024/248/pe_001_modificativa_plc-1-2024.pdf</t>
   </si>
   <si>
     <t>Altera o Projeto de Lei Complementar nº 1 de 8 de abril de 2024 para dispor sobre a isenção da Contribuição para Custeio do Serviço de Iluminação Pública – CIP no âmbito do município de Araci.</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
     <t>CCJRF - Constituição, Justiça e Redação Final</t>
   </si>
   <si>
     <t>Altera o Projeto de Lei Ordinária nº 7 de 2 de maio de 2024 que dispõe sobre o Serviço de Inspeção Sanitária e Industrial de Produtos de Origem Animal no Município de Araci -BA, e dá outras providências.</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
     <t>CFOC - Finanças, Orçamentos e Contas</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2024/286/pe_003_modificativa_pdl-4-2024.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2024/286/pe_003_modificativa_pdl-4-2024.pdf</t>
   </si>
   <si>
     <t>Altera o Projeto de Decreto Legislativo nº 4/2024 que fixa subsídio dos vereadores do município de Araci, Estado da Bahia, para a legislatura 2025-2028.</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Convocação do Sr. Edson Luiz Barreto de Góes, Secretário Municipal de Infraestrutura, Obras, Transportes e Serviços Públicos.</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2024/307/req_002_2024_-_insercao_pauta.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2024/307/req_002_2024_-_insercao_pauta.pdf</t>
   </si>
   <si>
     <t>Requer a inclusão de matéria em pauta da Ordem do Dia de Sessão Ordinária.</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
     <t>SUBS</t>
   </si>
   <si>
     <t>Substitutivo</t>
   </si>
   <si>
     <t>308</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
@@ -1389,51 +1389,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2024/218/projeto_de_lei_no_001_de_25.01.2024_-_autoriza_o_poder_executivo_a_efetuar_reajuste_dos_vencimentos_dos_servidores_publicos_efetivos_e_a_recompor_os_subsidios_dos_agentes_politicos_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2024/219/projeto_de_lei_no_002_de_25.01.2024_-_autoriza_o_poder_executivo_a_efetuar_reajuste_dos_vencimentos_dos_servidores_publicos_efetivos_do_magisterio.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2024/236/projeto_de_lei_no_003_de_21.03.2024_-_autoriza_o_poder_executivo_municipal_a_adquirir_area_de_terreno_e_da_outras_providencias....pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2024/240/pl_4-seguranca-agencias.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2024/245/projeto_de_lei_no_005_de_24.04.2024_-_autoriza_o_poder_executivo_municipal_a_adquirir_area_de_terreno_e_da_outras_providencias....pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2024/247/projeto_de_lei_no_006_de_02.05.2024_-_dispoe_sobre_o_servico_de_inspecao_sanitaria_e_industrial_de_produtos_de_origem_animal_no_municipio_de_araci_-ba.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2024/270/projeto_de_lei_no_008_de_31.05.2024_-_autoriza_o_poder_executivo_municipal_a_adquirir_area_de_terreno_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2024/273/projeto_de_lei_no_009_de_31.05.2024_-dispoe_sobre_a_autorizacao_ao_poder_executivo_municipal_para_cessao_de_bem.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2024/275/projeto_de_lei_no_012_de_13.06.2024_-_autoriza_o_poder_executivo_municipal_a_adquirir_area_de_terreno_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2024/278/pl_11-politica-empreendedorismo.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2024/279/projeto_de_lei_no_010_de_12.06.2024_-_cria_os_componentes_municipais_do_sistema_nacional_de_seguranca_alimentar_e_nutricional.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2024/280/projeto_de_lei_no_011_de_12.06.2024.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2024/281/projeto_de_lei_no_013_de_28.08.2024_-_projeto_de_lei_de_dispoe_sobre_a_denominacao_da_praca_publica_do_distrito_de_pedra_alta_de_domingos_de_almeida_ramos_2.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2024/285/pl_15-placas-autistas.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2024/287/projeto_de_lei_no_015_de_26.09.2024_-_projeto_de_lei_orlamentario_anual.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2024/289/pl_17-literatura-na-praca.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2024/295/projeto_de_lei_no_016_de_22.11.2024_-_cria_o_fundo_municipal_de_educacao-_fme_regulamenta_o_sistema_municipal_de_educacao.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2024/297/pl_19-altera-lei-tea.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2024/298/pl_20-premiacao-escolas.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2024/299/pl_20-premiacao-escolas.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2024/300/pl_22-altera_fixacao_de_vencimentos.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2024/302/pl_023-fixacao-subsidio-executivo.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2024/306/projeto_de_lei_no_017_de_13.12.2024_-_define_a_planta_generica_de_valores_para_o_municipio_de_araci__bahia_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2024/241/plc_4-revogacao-cip.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2024/305/projeto_de_lei_complementar_no_001_de_13.12.2024_-_institui_o_codigo_tributario_e_de_rendas_do_municipio_de_araci_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2024/288/pelom-1-2024-alteracao-subsidios.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2024/220/indicacao_1_jamile_-_cobertura_barbosa.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2024/221/indicacao_2_laerto_-_calcamento_-_tapuio.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2024/226/indicacao_7_leo-praca-lagoa-da-anta.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2024/227/indicacao_8_leo-compra-terreno.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2024/228/indicacao_9_leo-pavimentacao.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2024/229/indicacao_10_jamile_-_praca_palmeira.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2024/230/indicacao_11_jamile_-_praca_cajazeira.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2024/231/indicacao_12_ze_augusto_-_grattificacao.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2024/235/indicacao_13_edneide_-_esgotamento_sanitario.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2024/237/indicacao_14_guinha_-_anteprojeto_de_lei_surdos.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2024/239/indicacao_15_jamile_-_ponte_magnu.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2024/251/indicacao_18_jefinho_-_rufino.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2024/252/indicacao_19_jefinho_-_vila_teodoro.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2024/253/indicacao_20_jefinho_-_retirada.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2024/254/indicacao_21_jefinho_-_queimadinha.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2024/255/indicacao_22_jefinho_-_balaio.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2024/256/indicacao_23_jefinho_-_compra_de_terreno.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2024/257/indicacao_24_jamile_-_tanque_cavado.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2024/258/indicacao_25__francisco-_estrada.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2024/259/indicacao_26_francisco_-_praca_tapuio.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2024/260/indicacao_27_anastacio_-_praca_cortico.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2024/261/indicacao_28_anastacio_-_pavimentacao_cortico.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2024/262/indicacao_29_ze_augusto_-_apoio_artes_marciais.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2024/263/indicacao_30_ze_augusto_-_centro_esportivo_artes_marciais.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2024/264/indicacao_31_jose_augusto-_tecnicos.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2024/265/indicacao_32_ze_augusto_-_reitera_praca_sol_nascente.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2024/266/indicacao_33_ze_augusto_-_praca_recanto_das_flores.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2024/268/indicacao_35_jefinho_-_recuperacao_quadra_rufino.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2024/269/indicacao_35_jose_augusto-_samu.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2024/271/indicacao_36_jamile_-_recuperacao_quadra_barreira.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2024/272/indicacao_37_jamile_-_recuperacao_ginasio_esportes_barbosa.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2024/274/indicacao_38_anastacio_-_envio_pl_conselhos.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2024/276/indicacao_39_anastacio_-_extensao_de_rede.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2024/282/indicacao_40_anastacio_-_pavimentacao_varzea_da_pedra.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2024/283/indicacao_41_anastacio_-_ponte_jurema.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2024/284/indicacao_42_ze_augusto_-_otica_popular.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2024/294/indicacao_45_anastacio_-_atendimento_tdah.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2024/296/indicacao_46_anastacio_-_altera_lei_do_magisterio.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2024/246/pdl-1-2024-subsidio-vereadores.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2024/243/res-1-2024_veiculos.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2024/267/res-3-2024_codigo-de-etica.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2024/303/res-4-2024_criacao_de_cargos.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2024/292/req_moc_1_jamile-movimento_maes_que_oram_pelos_filhos.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2024/293/req_moc_1_jamile-movimento_maes_que_oram_pelos_filhos.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2024/301/req_moc_3_ze-samu.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2024/248/pe_001_modificativa_plc-1-2024.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2024/286/pe_003_modificativa_pdl-4-2024.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2024/307/req_002_2024_-_insercao_pauta.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2024/218/projeto_de_lei_no_001_de_25.01.2024_-_autoriza_o_poder_executivo_a_efetuar_reajuste_dos_vencimentos_dos_servidores_publicos_efetivos_e_a_recompor_os_subsidios_dos_agentes_politicos_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2024/219/projeto_de_lei_no_002_de_25.01.2024_-_autoriza_o_poder_executivo_a_efetuar_reajuste_dos_vencimentos_dos_servidores_publicos_efetivos_do_magisterio.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2024/236/projeto_de_lei_no_003_de_21.03.2024_-_autoriza_o_poder_executivo_municipal_a_adquirir_area_de_terreno_e_da_outras_providencias....pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2024/240/pl_4-seguranca-agencias.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2024/245/projeto_de_lei_no_005_de_24.04.2024_-_autoriza_o_poder_executivo_municipal_a_adquirir_area_de_terreno_e_da_outras_providencias....pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2024/247/projeto_de_lei_no_006_de_02.05.2024_-_dispoe_sobre_o_servico_de_inspecao_sanitaria_e_industrial_de_produtos_de_origem_animal_no_municipio_de_araci_-ba.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2024/270/projeto_de_lei_no_008_de_31.05.2024_-_autoriza_o_poder_executivo_municipal_a_adquirir_area_de_terreno_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2024/273/projeto_de_lei_no_009_de_31.05.2024_-dispoe_sobre_a_autorizacao_ao_poder_executivo_municipal_para_cessao_de_bem.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2024/275/projeto_de_lei_no_012_de_13.06.2024_-_autoriza_o_poder_executivo_municipal_a_adquirir_area_de_terreno_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2024/278/pl_11-politica-empreendedorismo.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2024/279/projeto_de_lei_no_010_de_12.06.2024_-_cria_os_componentes_municipais_do_sistema_nacional_de_seguranca_alimentar_e_nutricional.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2024/280/projeto_de_lei_no_011_de_12.06.2024.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2024/281/projeto_de_lei_no_013_de_28.08.2024_-_projeto_de_lei_de_dispoe_sobre_a_denominacao_da_praca_publica_do_distrito_de_pedra_alta_de_domingos_de_almeida_ramos_2.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2024/285/pl_15-placas-autistas.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2024/287/projeto_de_lei_no_015_de_26.09.2024_-_projeto_de_lei_orlamentario_anual.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2024/289/pl_17-literatura-na-praca.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2024/295/projeto_de_lei_no_016_de_22.11.2024_-_cria_o_fundo_municipal_de_educacao-_fme_regulamenta_o_sistema_municipal_de_educacao.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2024/297/pl_19-altera-lei-tea.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2024/298/pl_20-premiacao-escolas.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2024/299/pl_20-premiacao-escolas.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2024/300/pl_22-altera_fixacao_de_vencimentos.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2024/302/pl_023-fixacao-subsidio-executivo.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2024/306/projeto_de_lei_no_017_de_13.12.2024_-_define_a_planta_generica_de_valores_para_o_municipio_de_araci__bahia_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2024/241/plc_4-revogacao-cip.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2024/305/projeto_de_lei_complementar_no_001_de_13.12.2024_-_institui_o_codigo_tributario_e_de_rendas_do_municipio_de_araci_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2024/288/pelom-1-2024-alteracao-subsidios.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2024/220/indicacao_1_jamile_-_cobertura_barbosa.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2024/221/indicacao_2_laerto_-_calcamento_-_tapuio.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2024/226/indicacao_7_leo-praca-lagoa-da-anta.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2024/227/indicacao_8_leo-compra-terreno.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2024/228/indicacao_9_leo-pavimentacao.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2024/229/indicacao_10_jamile_-_praca_palmeira.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2024/230/indicacao_11_jamile_-_praca_cajazeira.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2024/231/indicacao_12_ze_augusto_-_grattificacao.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2024/235/indicacao_13_edneide_-_esgotamento_sanitario.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2024/237/indicacao_14_guinha_-_anteprojeto_de_lei_surdos.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2024/239/indicacao_15_jamile_-_ponte_magnu.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2024/251/indicacao_18_jefinho_-_rufino.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2024/252/indicacao_19_jefinho_-_vila_teodoro.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2024/253/indicacao_20_jefinho_-_retirada.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2024/254/indicacao_21_jefinho_-_queimadinha.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2024/255/indicacao_22_jefinho_-_balaio.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2024/256/indicacao_23_jefinho_-_compra_de_terreno.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2024/257/indicacao_24_jamile_-_tanque_cavado.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2024/258/indicacao_25__francisco-_estrada.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2024/259/indicacao_26_francisco_-_praca_tapuio.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2024/260/indicacao_27_anastacio_-_praca_cortico.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2024/261/indicacao_28_anastacio_-_pavimentacao_cortico.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2024/262/indicacao_29_ze_augusto_-_apoio_artes_marciais.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2024/263/indicacao_30_ze_augusto_-_centro_esportivo_artes_marciais.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2024/264/indicacao_31_jose_augusto-_tecnicos.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2024/265/indicacao_32_ze_augusto_-_reitera_praca_sol_nascente.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2024/266/indicacao_33_ze_augusto_-_praca_recanto_das_flores.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2024/268/indicacao_35_jefinho_-_recuperacao_quadra_rufino.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2024/269/indicacao_35_jose_augusto-_samu.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2024/271/indicacao_36_jamile_-_recuperacao_quadra_barreira.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2024/272/indicacao_37_jamile_-_recuperacao_ginasio_esportes_barbosa.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2024/274/indicacao_38_anastacio_-_envio_pl_conselhos.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2024/276/indicacao_39_anastacio_-_extensao_de_rede.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2024/282/indicacao_40_anastacio_-_pavimentacao_varzea_da_pedra.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2024/283/indicacao_41_anastacio_-_ponte_jurema.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2024/284/indicacao_42_ze_augusto_-_otica_popular.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2024/294/indicacao_45_anastacio_-_atendimento_tdah.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2024/296/indicacao_46_anastacio_-_altera_lei_do_magisterio.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2024/246/pdl-1-2024-subsidio-vereadores.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2024/243/res-1-2024_veiculos.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2024/267/res-3-2024_codigo-de-etica.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2024/303/res-4-2024_criacao_de_cargos.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2024/292/req_moc_1_jamile-movimento_maes_que_oram_pelos_filhos.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2024/293/req_moc_1_jamile-movimento_maes_que_oram_pelos_filhos.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2024/301/req_moc_3_ze-samu.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2024/248/pe_001_modificativa_plc-1-2024.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2024/286/pe_003_modificativa_pdl-4-2024.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2024/307/req_002_2024_-_insercao_pauta.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H92"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="41.140625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="139.42578125" bestFit="1" customWidth="1"/>
     <col min="7" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>