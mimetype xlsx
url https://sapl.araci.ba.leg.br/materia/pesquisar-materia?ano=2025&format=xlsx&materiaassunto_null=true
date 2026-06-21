--- v0 (2026-02-05)
+++ v1 (2026-06-21)
@@ -10,1085 +10,1088 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="696" uniqueCount="346">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="696" uniqueCount="347">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Poder Executivo - EXECUTIVO</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/309/projeto_de_lei_no_001-2025_-_que_dispoe_sobre_contratacao_temporaria_em_caso_excepcional.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/309/projeto_de_lei_no_001-2025_-_que_dispoe_sobre_contratacao_temporaria_em_caso_excepcional.pdf</t>
   </si>
   <si>
     <t>Altera artigos da Lei Municipal nº 432 de 27 de setembro de 2023 que dispõe sobre a Contratação por Tempo Determinado para atender à necessidade Temporária de Excepcional Interesse Público, nos termos do inciso IX do art. 37 da Constituição Federal, e regulamenta o REDA - Regime Especial de Direito Administrativo do Município de Araci- Bahia e dá outras providências.</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Mesa Diretora - MESA</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/311/pl_002-revisao-legislativo.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/311/pl_002-revisao-legislativo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o reajuste dos vencimentos dos servidores do Poder Legislativo e dá outras providências.</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/316/pl-2-2025_-_reajuste_magisterio.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/316/pl-2-2025_-_reajuste_magisterio.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a reajustar os vencimentos dos servidores do Magistério Público do Município de Araci - Estado da Bahia e dá outras providências.</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/317/pl-3-2025_-_reajuste_efetivos.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/317/pl-3-2025_-_reajuste_efetivos.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a efetuar o reajuste dos vencimentos dos servidores públicos efetivos do município de Araci - Bahia e dá outras providências.</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Jamile Magalhães</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/327/pl_005-dia_da_pessoa_idosa.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/327/pl_005-dia_da_pessoa_idosa.pdf</t>
   </si>
   <si>
     <t>Institui o Dia Municipal da Pessoa Idosa no Município de Araci/BA, e dá outras providências.</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/329/projeto_de_lei_no_004-2025_-_dispoe_sobre_a_lei_de_diretrizes_orcamentaria.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/329/projeto_de_lei_no_004-2025_-_dispoe_sobre_a_lei_de_diretrizes_orcamentaria.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes Orçamentárias - LDO para o exercício financeiro de 2026 do município de Araci – Estado Da Bahia e dá outras providências.</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/331/projeto_de_lei_no_005-2025_-autoriza_o_poder_executivo_municipal_a_protestar_as_certidoes_de_divida_ativa_correspondentes_aos_creditos_tributarios_e_nao-tributarios_do_municipio_de_araci_e_da_outras_providencias..pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/331/projeto_de_lei_no_005-2025_-autoriza_o_poder_executivo_municipal_a_protestar_as_certidoes_de_divida_ativa_correspondentes_aos_creditos_tributarios_e_nao-tributarios_do_municipio_de_araci_e_da_outras_providencias..pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a protestar as certidões de dívida ativa correspondentes aos créditos tributários e não-tributários do Município de Araci e dá outras providências.</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/332/projeto_de_lei_no_006-2025_-revoga_lei_029_e_cria_conselho_da_cidade.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/332/projeto_de_lei_no_006-2025_-revoga_lei_029_e_cria_conselho_da_cidade.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a realizar a revogação total da Lei nº 029/2009 e criar o Conselho Municipal da Cidade - CONCIDADE, no Município de Araci - Bahia e dá outras providências.</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Zé Augusto</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/338/pl_006-compartilhamento_de_veiculos.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/338/pl_006-compartilhamento_de_veiculos.pdf</t>
   </si>
   <si>
     <t>Cria o Serviço Municipal de Compartilhamento de Veículos da Administração Pública, destinado exclusivamente à Secretaria Municipal de Saúde, e dá outras providências.</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Anastácio Carvalho</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/344/pl_0010-denominacao-praca-resina.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/344/pl_0010-denominacao-praca-resina.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação da Praça Pública e da rua de acesso do Povoado da Resina e dá outras providências.</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/347/pl_0011-denominacao-rua-joao-correia.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/347/pl_0011-denominacao-rua-joao-correia.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de rua do bairro Tiracolo.</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/350/projeto_de_lei_no_007-2025_-_dispoe_sobre_a_estrutura_administrativa_da_prefeitura_municipal_de_araci....pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/350/projeto_de_lei_no_007-2025_-_dispoe_sobre_a_estrutura_administrativa_da_prefeitura_municipal_de_araci....pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Estrutura Organizacional da Prefeitura Municipal de Araci, Estado da Bahia e dá outras providências.</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/351/projeto_de_lei_no_008-2025_-_projeto_de_lei_que_altera_plano_de_carreira_e_estatuto_do_magisterio_do_municipio_.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/351/projeto_de_lei_no_008-2025_-_projeto_de_lei_que_altera_plano_de_carreira_e_estatuto_do_magisterio_do_municipio_.pdf</t>
   </si>
   <si>
     <t>Altera e revoga artigos da lei complementar nº 08 de 21 de maio de 2004, e da lei complementar nº 09 de 21 de maio de 2024, e dá outras providências.</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/352/projeto_de_lei_no_009-2025_-altera_o_artigo_3o_da_lei_municipal_no_192_de_01_de_junho_de_2015__que_instituiu_o_programa_de_aposentadoria_incentivada__pai_no_ambito_da_prefeitura_municipal_de_araci.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/352/projeto_de_lei_no_009-2025_-altera_o_artigo_3o_da_lei_municipal_no_192_de_01_de_junho_de_2015__que_instituiu_o_programa_de_aposentadoria_incentivada__pai_no_ambito_da_prefeitura_municipal_de_araci.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 3º da Lei Municipal nº 192 de 01 de junho de 2015 – Que instituiu o Programa de Aposentadoria Incentivada – PAI no âmbito da Prefeitura Municipal de Araci- Bahia, e dá outras providências.</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/353/projeto_de_lei_no_010-2025_-_que_autoriza_o_poder_executivo_a_conceder_premiacoes_em_dinheiro_nas_competicoes_esportivas_promovidas_ou_apoiadas_pelo_municipio_de_araci.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/353/projeto_de_lei_no_010-2025_-_que_autoriza_o_poder_executivo_a_conceder_premiacoes_em_dinheiro_nas_competicoes_esportivas_promovidas_ou_apoiadas_pelo_municipio_de_araci.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a instituir e conceder premiações em dinheiro no âmbito de competições esportivas promovidas, apoiadas ou organizadas pelo Município de Araci/BA, e dá outras providências.</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/358/pl_16-denominacao-creas.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/358/pl_16-denominacao-creas.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação do Centro de Referência Especializado de Assistência Social do município de Araci, Estado da Bahia.</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>Edneide Pereira, Jamile Magalhães</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/362/pl_17-denominacao-cras.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/362/pl_17-denominacao-cras.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação do Centro de Referência de Assistência Social do município de Araci, Estado da Bahia.</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>Laerto</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/363/pl_18_-_utilidade_publica_asa.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/363/pl_18_-_utilidade_publica_asa.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública a Associação Anjos Solidários de Araci – ASA.</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>Edneide Pereira</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/369/pl_19_-_equoterapia.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/369/pl_19_-_equoterapia.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a prática de Equoterapia no município de Araci e dá outras providências.</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/370/projeto_de_lei_plano_plurianual_-_ppa.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/370/projeto_de_lei_plano_plurianual_-_ppa.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Plano Plurianual - PPA do município de Araci - Estado da Bahia, para o período de 2026 a 2029 e dá outras providências.</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/371/projeto_de_lei_orcamentaria_anual_-_ploa.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/371/projeto_de_lei_orcamentaria_anual_-_ploa.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do orçamento-programa do município de Araci para o exercício de 2026 e dá outras providências.</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/372/projeto_de_lei_no_013-2025_-_autoriza_o_poder_executivo_a_abrir_credito_adicional_especial_ao_orcamento_vigente_.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/372/projeto_de_lei_no_013-2025_-_autoriza_o_poder_executivo_a_abrir_credito_adicional_especial_ao_orcamento_vigente_.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir Crédito Adicional Especial ao Orçamento vigente para inclusão das dotações orçamentárias inerentes à Secretaria Municipal de Comunicação, Secretaria Municipal de Infraestrutura Hídrica e Meio Ambiente e Secretaria Municipal de Promoção Rural ao Emprego, Trabalho e Renda, criadas pela Lei Municipal nº 487 de 30 de setembro de 2025 e dá outras providências.</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/374/projeto_de_lei_no_014-2025_-_dispoe_sobre_a_concessao_do_abono-fundeb_aos_profissionais_da_educacao_basica_da_rede_publica_municipal_de_ensino_do_municipio_de_araci-bahia_.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/374/projeto_de_lei_no_014-2025_-_dispoe_sobre_a_concessao_do_abono-fundeb_aos_profissionais_da_educacao_basica_da_rede_publica_municipal_de_ensino_do_municipio_de_araci-bahia_.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Concessão do ABONO/FUNDEB aos Profissionais da Educação Básica da Rede Pública Municipal de Ensino do Município de Araci-Bahia conforme disposição do inciso XI, do artigo 212-A, da Constituição Federal.</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/375/projeto_de_lei_no_016-2025_-_dispoe_sobre_a_instituicao_do_programa_de_recuperacao_fiscal_do_municipio_de_araci__refis_2025_e_da_outras_providencias..pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/375/projeto_de_lei_no_016-2025_-_dispoe_sobre_a_instituicao_do_programa_de_recuperacao_fiscal_do_municipio_de_araci__refis_2025_e_da_outras_providencias..pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instituição do Programa de Recuperação Fiscal do município de Araci – REFIS / 2025 e dá outras providências.</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/376/projeto_de_lei_no_015-2025_-_dispoe_sobre_a_doacao_sem_encargos_de_imoveis_pertencentes_ao_municipio_de_araci-ba.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/376/projeto_de_lei_no_015-2025_-_dispoe_sobre_a_doacao_sem_encargos_de_imoveis_pertencentes_ao_municipio_de_araci-ba.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Doação, sem encargos, de Imóveis pertencentes ao Município de Araci-BA, para fins de Desenvolvimento Social, às Entidades Filantrópicas e de Benefício Social, e dá outras providências</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/380/pl_26_-_sancoes_violencia_domestica_v2.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/380/pl_26_-_sancoes_violencia_domestica_v2.pdf</t>
   </si>
   <si>
     <t>Institui no município de Araci, Estado da Bahia, sanções para pessoas denunciadas por crimes de violência doméstica contra mulher e dá outras providências.</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/381/pl_27_-_fibromialgia.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/381/pl_27_-_fibromialgia.pdf</t>
   </si>
   <si>
     <t>Institui o Dia Municipal da Fibromialgia e estabelece atendimento e estacionamento preferenciais no Município de Araci, Estado da Bahia, e dá outras providências.</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/</t>
+    <t>http://sapl.araci.ba.leg.br/media/</t>
   </si>
   <si>
     <t>Inclui a leitura da Bíblia Sagrada como recurso paradidático nas escolas do município de Araci, Estado da Bahia, e dá outras providências.</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/389/pl_27_-_cachoeira_do_itapicuru.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/389/pl_27_-_cachoeira_do_itapicuru.pdf</t>
   </si>
   <si>
     <t>Denomina ‘Cachoeira do Itapicuru’ a cachoeira localizada no distrito da Barreira, zona rural de Araci, Estado da Bahia.</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/394/projet1.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/394/projet1.pdf</t>
   </si>
   <si>
     <t>Institui o "Programa Auxílio- Recomeço Araci", benefício financeiro temporário para famílias atingidas por desastres naturais decorrentes das fortes chuvas de novembro de 2025, e dá outras providências.</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/377/projeto_de_lei_no_017-2025_-_dispoe_sobre_organizacao_e_funcionamento_das_feiras_livres_e_da_outras_providencias..pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/377/projeto_de_lei_no_017-2025_-_dispoe_sobre_organizacao_e_funcionamento_das_feiras_livres_e_da_outras_providencias..pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Organização e Funcionamento das Feiras Livres e dá outras providências.</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
     <t>PELOM</t>
   </si>
   <si>
     <t>Proposta de Emenda à Lei Orgânica Municipal</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/310/proposta_de_emenda_a_lei_organica_no_001-2025_-_que_dispoe_sobre_alteracao_da_lei_organica_do_municipio_de_araci.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/310/proposta_de_emenda_a_lei_organica_no_001-2025_-_que_dispoe_sobre_alteracao_da_lei_organica_do_municipio_de_araci.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração de dispositivo da Lei Orgânica do Município de Araci - Bahia e dá outras providências.</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Léo de Eridan</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/313/indicacao-01-25-leandro.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/313/indicacao-01-25-leandro.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal a construção de uma sede própria para a Secretaria Municipal de Educação no município de Araci.</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
     <t>Roberto do Sem Freio</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/314/indicacao_1_roberto-praca.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/314/indicacao_1_roberto-praca.pdf</t>
   </si>
   <si>
     <t>Indica a construção de uma praça, com parquinho infantil e academia ao ar livre, no povoado do Sem Freio.</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/315/indicacao_2_roberto-passagem_molhada.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/315/indicacao_2_roberto-passagem_molhada.pdf</t>
   </si>
   <si>
     <t>Indica a construção de uma passagem molhada na estrada que liga o Povoado da Jitirana ao Povoado do Sem Freio.</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
     <t>Francisquinho do Tapuio, Robson do Tapuio</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/318/indicacao_4_francisco-robson-quebra-molas.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/318/indicacao_4_francisco-robson-quebra-molas.pdf</t>
   </si>
   <si>
     <t>Indica a construção de quebra-molas em estradas do Distrito de Tapuio.</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/319/indicacao_5_francisco-robson-ampliacao-rede-esgoto.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/319/indicacao_5_francisco-robson-ampliacao-rede-esgoto.pdf</t>
   </si>
   <si>
     <t>Indica a realização de obras de ampliação e melhoramento na rede de esgoto do Distrito de Tapuio</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/320/indicacao_6_francisco-robson-calcamento.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/320/indicacao_6_francisco-robson-calcamento.pdf</t>
   </si>
   <si>
     <t>Indica a realização de obras de pavimentação em estrada que leva ao Complexo Educacional do Distrito de Tapuio.</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
     <t>Dani</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/322/indicacao_7_dani-passagem-molhada.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/322/indicacao_7_dani-passagem-molhada.pdf</t>
   </si>
   <si>
     <t>Solicita a construção de uma passagem molhada no riacho da estrada que liga Pedra Alta à BA-408.</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/323/indicacao_8_edneide-praca.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/323/indicacao_8_edneide-praca.pdf</t>
   </si>
   <si>
     <t>Indica a construção de uma praça com parquinho infantil no povoado do Poço do Capim.</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/324/indicacao_9_francisco-robson-cobertura-quadra.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/324/indicacao_9_francisco-robson-cobertura-quadra.pdf</t>
   </si>
   <si>
     <t>Solicita a cobertura e obras de melhoramento no piso da quadra poliesportiva do Distrito de Tapuio.</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/325/indicacao_10_edneide-passagem-molhada.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/325/indicacao_10_edneide-passagem-molhada.pdf</t>
   </si>
   <si>
     <t>Solicita a construção de uma passagem molhada no riacho da estrada que liga os povoados do Pereira e do Poço do Capim.</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
     <t>Solicita a remoção das bases e caixas d’água do povoado do Jacu.</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/328/indicacao_no_12-2025_-edneide.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/328/indicacao_no_12-2025_-edneide.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo Municipal a reforma do prédio escolar da comunidade Pau de Rato, no município de Araci</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/330/indicacao_13_edneide-psf_caldeirao.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/330/indicacao_13_edneide-psf_caldeirao.pdf</t>
   </si>
   <si>
     <t>Solicita a aquisição de armário e cadeiras para o PSF do Caldeirão</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
     <t>Ciro Silva</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/333/indicacao_14_ciro-extensao_de_rede_cortico_e_bandeira.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/333/indicacao_14_ciro-extensao_de_rede_cortico_e_bandeira.pdf</t>
   </si>
   <si>
     <t>Solicita a aquisição de 1.200 metros de canos e obras de extensão de rede nos povoados de Cortiço e Bandeira.</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/334/indicacao_15_roberto-praca-guerra.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/334/indicacao_15_roberto-praca-guerra.pdf</t>
   </si>
   <si>
     <t>Indica a construção de uma academia ao ar livre no povoado do Guerra.</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
     <t>Robson do Tapuio</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/335/indicacao_16_robson_-_praca_vargem_grande.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/335/indicacao_16_robson_-_praca_vargem_grande.pdf</t>
   </si>
   <si>
     <t>Indica a construção de uma praça com parquinho infantil e academia ao ar livre no povoado de Vargem Grande.</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/336/indicacao_17_ze_-_dia_dos_pais.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/336/indicacao_17_ze_-_dia_dos_pais.pdf</t>
   </si>
   <si>
     <t>Solicita que o Poder Executivo programe e realize as comemorações de Dia dos Pais no município.</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/337/indicacao_19_ze_-_reconhecimento_facial.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/337/indicacao_19_ze_-_reconhecimento_facial.pdf</t>
   </si>
   <si>
     <t>Solicita que o Poder Executivo implante o reconhecimento facial dos alunos nas escolas do município de Araci - BA.</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/340/indicacao_19_robson-praca-tapuio.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/340/indicacao_19_robson-praca-tapuio.pdf</t>
   </si>
   <si>
     <t>Indica a construção de uma praça com parquinho infantil na quadra do Distrito de Tapuio, zona rural do município de Araci.</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/341/indicacao_20_robson-mercado-tapuio.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/341/indicacao_20_robson-mercado-tapuio.pdf</t>
   </si>
   <si>
     <t>Indica a reforma do Mercado Municipal do Distrito de Tapuio, zona rural do município de Araci.</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/342/indicacao_21_anastacio-pavimentacao-resina.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/342/indicacao_21_anastacio-pavimentacao-resina.pdf</t>
   </si>
   <si>
     <t>Solicita a realização de obras de revitalização e pavimentação da praça do Povoado da Resina.</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/343/indicacao_22_ciro-semaforo.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/343/indicacao_22_ciro-semaforo.pdf</t>
   </si>
   <si>
     <t>Indica a instalação de um semáforo na BR-116 Norte, na entrada que dá acesso aos bairros Bombinha, Regalinho, Contel e adjacências.</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/345/indicacao_23_anastacio_praca_serra_branca.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/345/indicacao_23_anastacio_praca_serra_branca.pdf</t>
   </si>
   <si>
     <t>Indica a revitalização da Praça do povoado de Serra Branca, zona rural do município de Araci.</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/346/indicacao_24_ze_praca_joao_vieira.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/346/indicacao_24_ze_praca_joao_vieira.pdf</t>
   </si>
   <si>
     <t>Indica a revitalização da Praça Otávio Barreto de Andrade, no distrito de João Vieira, zona rural do município de Araci.</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/348/indicacao_25_edneide-sistema_de_captacao.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/348/indicacao_25_edneide-sistema_de_captacao.pdf</t>
   </si>
   <si>
     <t>Indica que sejam realizados estudos e obras para captação de água das chuvas nos prédios públicos de Araci.</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/349/indicacao_26_nomeclatura-enfermagem.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/349/indicacao_26_nomeclatura-enfermagem.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração da nomenclatura do cargo de Auxiliar de Enfermagem para Técnico em Enfermagem, no âmbito do Município de Araci - Ba, e dá outras providências.</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/354/indicacao_27_leo-transporte_universitario.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/354/indicacao_27_leo-transporte_universitario.pdf</t>
   </si>
   <si>
     <t>Indica o envio de Projeto de Lei para a Câmara Municipal de Araci tratando sobre o transporte gratuito para os estudantes do município.</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/355/indicacao_28_roberto-galpao-sem-freio.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/355/indicacao_28_roberto-galpao-sem-freio.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo a construção de um galpão para o povoado do Sem Freio.</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/356/indicacao_29_roberto-lombadas-sem_freio.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/356/indicacao_29_roberto-lombadas-sem_freio.pdf</t>
   </si>
   <si>
     <t>Solicita o construção de redutores de velocidade (lombadas) na estrada do Sem Freio e da Perpétua</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/357/indicacao_30_jamile-unidade_de_suporte_avancado.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/357/indicacao_30_jamile-unidade_de_suporte_avancado.pdf</t>
   </si>
   <si>
     <t>Solicita a implantação de uma Unidade de Suporte Avançado (USA) do Serviço de Atendimento Móvel de Urgência (SAMU 192) no município de Araci – BA.</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>Francisquinho do Tapuio</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/361/indicacao_31_francisco-compra-terreno.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/361/indicacao_31_francisco-compra-terreno.pdf</t>
   </si>
   <si>
     <t>Indica a compra de um terreno para a construção de um cemitério no povoado do Caldeirão Novo.</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/364/indicacao_32_ciro-revitalizacao_avenida_sete_de_setembro.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/364/indicacao_32_ciro-revitalizacao_avenida_sete_de_setembro.pdf</t>
   </si>
   <si>
     <t>Indica a execução de obras de reforma, revitalização e melhoramentos no canteiro central da Avenida Sete de Setembro, na sede do município</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/366/indicacao_32_ciro-revitalizacao_avenida_sete_de_setembro.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/366/indicacao_32_ciro-revitalizacao_avenida_sete_de_setembro.pdf</t>
   </si>
   <si>
     <t>Indica a doação de área pública para construção da sede da Banda de Música de Araci – BAMUARA.</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/367/indicacao_34_robson-fisioterapeuta-tapuio.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/367/indicacao_34_robson-fisioterapeuta-tapuio.pdf</t>
   </si>
   <si>
     <t>Solicita a disponibilização de um fisioterapeuta para atender o Distrito de Tapuio, zona rural de Araci</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/373/indicacao_35_laerto-delegacia-pedra-alta.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/373/indicacao_35_laerto-delegacia-pedra-alta.pdf</t>
   </si>
   <si>
     <t>Indica a doação do terreno da antiga delegacia de Pedra Alta.</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/378/indicacao_36_ciro-melhoramentos-rua-egidio.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/378/indicacao_36_ciro-melhoramentos-rua-egidio.pdf</t>
   </si>
   <si>
     <t>Solicita a realização de obras de infraestrutura na Rua Egídio Ferreira, bairro do Riacho, na sede do município..</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/379/indicacao_37_ze_augusto-envio-pl-iptu_verde.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/379/indicacao_37_ze_augusto-envio-pl-iptu_verde.pdf</t>
   </si>
   <si>
     <t>Solicita o envio de projeto de lei que crie o programa “IPTU Verde e Alvará Sustentável” no âmbito do município de Araci, Estado da Bahia.</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/383/indicacao_38_ciro-limpeza-barragem-maracuja.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/383/indicacao_38_ciro-limpeza-barragem-maracuja.pdf</t>
   </si>
   <si>
     <t>Solicita a limpeza e roçagem da Barragem do Maracujá.</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/384/indicacao_39_ze_augusto-aumento_salarial_cuidadores.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/384/indicacao_39_ze_augusto-aumento_salarial_cuidadores.pdf</t>
   </si>
   <si>
     <t>Solicita o aumento salarial para os cuidadores infantis e auxiliares de classe da rede pública municipal que atuam em tempo integral.</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/387/indicacao_40_roberto-esgotamento.pdf</t>
+  </si>
+  <si>
     <t>Solicita a execução de obras de esgotamento sanitário na Rua Expedito Pinheiro, bairro da Bombinha.</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
     <t>PDEL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>Manuel de Bernardino</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/382/pdl-1-2025-titulo-vandecio.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/382/pdl-1-2025-titulo-vandecio.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de título de cidadão araciense ao Sargento Vandécio Bispo de Jesus, conhecido popularmente como Bob Del e dá outras providências.</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/390/pdl-2-2025-titulo-erivelton-franca.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/390/pdl-2-2025-titulo-erivelton-franca.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de título de cidadão araciense ao Senhor Erivelton França da Silva e dá outras providências..</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/391/pdl-3-2025-titulo-leonardo-seixas.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/391/pdl-3-2025-titulo-leonardo-seixas.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de título de cidadão araciense ao Senhor Leonardo Gama Seixas e dá outras providências.</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
     <t>PRES</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Altera a Resolução nº 1 de 5 de dezembro de 2019 (Regimento Interno da Câmara Municipal de Araci)</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>Dani, Edneide Pereira, Jamile Magalhães</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/368/req_moc_1_jamile_edneide_dani-bamuara.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/368/req_moc_1_jamile_edneide_dani-bamuara.pdf</t>
   </si>
   <si>
     <t>Concede Moção de Elogios à Associação Cultural Banda Músicos Aracienses – BAMUARA.</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/392/req_moc_2_edneide.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/392/req_moc_2_edneide.pdf</t>
   </si>
   <si>
     <t>Concede Moção de Elogios ao Padre Joilson Santana Carvalho.</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
     <t>PAREC</t>
   </si>
   <si>
     <t>Parecer</t>
   </si>
   <si>
     <t>Tribunal de Contas dos Municípios do Estado da Bahia - TCM-BA</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/365/parecer-tcm-contas-2020-acsn.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/365/parecer-tcm-contas-2020-acsn.pdf</t>
   </si>
   <si>
     <t>Parecer Prévio do Tribunal de Contas dos Municípios do Estado da Bahia que opina pela rejeição, com imputação de multa, da prestação de contas da Prefeitura Municipal de Araci referente ao exercício financeiro de 2020, sob responsabilidade do Sr. Antônio Carvalho da Silva Neto.</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
     <t>EMD</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
     <t>CCJRF - Constituição, Justiça e Redação Final</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/339/pe_002_modificativa_pl-8-2025.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/339/pe_002_modificativa_pl-8-2025.pdf</t>
   </si>
   <si>
     <t>Altera o Projeto de Lei Ordinária nº 8 de 8 de maio de 2025 que autoriza o Poder Executivo Municipal a realizar a revogação total da Lei nº 029/2009 e criar o Conselho Municipal da Cidade - CONCIDADE, no Município de Araci - Bahia e dá outras providências.</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/385/pe_003_modificativa_plc-1-2025.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/385/pe_003_modificativa_plc-1-2025.pdf</t>
   </si>
   <si>
     <t>Altera o Projeto de Lei Complementar nº 1 de 10 de outubro de 2025 que dispõe sobre a Organização e Funcionamento das Feiras Livres e dá outras providências.</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/386/pe_004_modificativa_pl-24-2025.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/386/pe_004_modificativa_pl-24-2025.pdf</t>
   </si>
   <si>
     <t>Altera o Projeto de Lei Ordinária nº 24 de 14 de outubro de 2025 que dispõe sobre a instituição do Programa de Recuperação Fiscal do município de Araci – REFIS / 2025 e dá outras providências</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/393/pe_005_modificativa_pl-26-2025.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/393/pe_005_modificativa_pl-26-2025.pdf</t>
   </si>
   <si>
     <t>Altera o Projeto de Lei Ordinária nº 26 de 29 de outubro de 2025 que institui no município de Araci, Estado da Bahia, sanções para pessoas condenadas por crimes de violência doméstica contra mulher e dá outras providências.</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Bete de Venceslau, Dani, Edneide Pereira, Jamile Magalhães</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/321/req_001_2025-sessao-solene-mulheres.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/321/req_001_2025-sessao-solene-mulheres.pdf</t>
   </si>
   <si>
     <t>Requer a realização de Sessão Solene em comemoração ao mês das mulheres.</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
     <t>SUBS</t>
   </si>
   <si>
     <t>Substitutivo</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/359/projeto_de_lei_substitutivo_parcial_no_01-2025.pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/359/projeto_de_lei_substitutivo_parcial_no_01-2025.pdf</t>
   </si>
   <si>
     <t>Altera o Projeto de Lei Ordinária nº 8 de 11 de agosto de 2025 que Altera e revoga Artigos da Lei Complementar nº 08 de 21 de maio de 2004, e da Lei Complementar nº 09 de 21 de maio de 2004 e dá outras.</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
-    <t>https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/360/projeto_de_lei_substitutivo_parcial_no_02-2025......pdf</t>
+    <t>http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/360/projeto_de_lei_substitutivo_parcial_no_02-2025......pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI SUBSTITUTIVO PARCIAL Nº 002 _x000D_
 AO PROJETO DE LEI Nº 007 DE 11 DE AGOSTO DE 2025_x000D_
 Dispõe sobre a Estrutura Organizacional da Prefeitura Municipal de Araci, Estado da Bahia e dá outras providências.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -1397,51 +1400,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/309/projeto_de_lei_no_001-2025_-_que_dispoe_sobre_contratacao_temporaria_em_caso_excepcional.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/311/pl_002-revisao-legislativo.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/316/pl-2-2025_-_reajuste_magisterio.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/317/pl-3-2025_-_reajuste_efetivos.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/327/pl_005-dia_da_pessoa_idosa.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/329/projeto_de_lei_no_004-2025_-_dispoe_sobre_a_lei_de_diretrizes_orcamentaria.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/331/projeto_de_lei_no_005-2025_-autoriza_o_poder_executivo_municipal_a_protestar_as_certidoes_de_divida_ativa_correspondentes_aos_creditos_tributarios_e_nao-tributarios_do_municipio_de_araci_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/332/projeto_de_lei_no_006-2025_-revoga_lei_029_e_cria_conselho_da_cidade.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/338/pl_006-compartilhamento_de_veiculos.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/344/pl_0010-denominacao-praca-resina.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/347/pl_0011-denominacao-rua-joao-correia.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/350/projeto_de_lei_no_007-2025_-_dispoe_sobre_a_estrutura_administrativa_da_prefeitura_municipal_de_araci....pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/351/projeto_de_lei_no_008-2025_-_projeto_de_lei_que_altera_plano_de_carreira_e_estatuto_do_magisterio_do_municipio_.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/352/projeto_de_lei_no_009-2025_-altera_o_artigo_3o_da_lei_municipal_no_192_de_01_de_junho_de_2015__que_instituiu_o_programa_de_aposentadoria_incentivada__pai_no_ambito_da_prefeitura_municipal_de_araci.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/353/projeto_de_lei_no_010-2025_-_que_autoriza_o_poder_executivo_a_conceder_premiacoes_em_dinheiro_nas_competicoes_esportivas_promovidas_ou_apoiadas_pelo_municipio_de_araci.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/358/pl_16-denominacao-creas.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/362/pl_17-denominacao-cras.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/363/pl_18_-_utilidade_publica_asa.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/369/pl_19_-_equoterapia.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/370/projeto_de_lei_plano_plurianual_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/371/projeto_de_lei_orcamentaria_anual_-_ploa.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/372/projeto_de_lei_no_013-2025_-_autoriza_o_poder_executivo_a_abrir_credito_adicional_especial_ao_orcamento_vigente_.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/374/projeto_de_lei_no_014-2025_-_dispoe_sobre_a_concessao_do_abono-fundeb_aos_profissionais_da_educacao_basica_da_rede_publica_municipal_de_ensino_do_municipio_de_araci-bahia_.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/375/projeto_de_lei_no_016-2025_-_dispoe_sobre_a_instituicao_do_programa_de_recuperacao_fiscal_do_municipio_de_araci__refis_2025_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/376/projeto_de_lei_no_015-2025_-_dispoe_sobre_a_doacao_sem_encargos_de_imoveis_pertencentes_ao_municipio_de_araci-ba.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/380/pl_26_-_sancoes_violencia_domestica_v2.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/381/pl_27_-_fibromialgia.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/389/pl_27_-_cachoeira_do_itapicuru.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/394/projet1.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/377/projeto_de_lei_no_017-2025_-_dispoe_sobre_organizacao_e_funcionamento_das_feiras_livres_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/310/proposta_de_emenda_a_lei_organica_no_001-2025_-_que_dispoe_sobre_alteracao_da_lei_organica_do_municipio_de_araci.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/313/indicacao-01-25-leandro.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/314/indicacao_1_roberto-praca.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/315/indicacao_2_roberto-passagem_molhada.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/318/indicacao_4_francisco-robson-quebra-molas.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/319/indicacao_5_francisco-robson-ampliacao-rede-esgoto.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/320/indicacao_6_francisco-robson-calcamento.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/322/indicacao_7_dani-passagem-molhada.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/323/indicacao_8_edneide-praca.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/324/indicacao_9_francisco-robson-cobertura-quadra.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/325/indicacao_10_edneide-passagem-molhada.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/328/indicacao_no_12-2025_-edneide.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/330/indicacao_13_edneide-psf_caldeirao.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/333/indicacao_14_ciro-extensao_de_rede_cortico_e_bandeira.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/334/indicacao_15_roberto-praca-guerra.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/335/indicacao_16_robson_-_praca_vargem_grande.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/336/indicacao_17_ze_-_dia_dos_pais.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/337/indicacao_19_ze_-_reconhecimento_facial.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/340/indicacao_19_robson-praca-tapuio.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/341/indicacao_20_robson-mercado-tapuio.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/342/indicacao_21_anastacio-pavimentacao-resina.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/343/indicacao_22_ciro-semaforo.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/345/indicacao_23_anastacio_praca_serra_branca.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/346/indicacao_24_ze_praca_joao_vieira.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/348/indicacao_25_edneide-sistema_de_captacao.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/349/indicacao_26_nomeclatura-enfermagem.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/354/indicacao_27_leo-transporte_universitario.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/355/indicacao_28_roberto-galpao-sem-freio.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/356/indicacao_29_roberto-lombadas-sem_freio.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/357/indicacao_30_jamile-unidade_de_suporte_avancado.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/361/indicacao_31_francisco-compra-terreno.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/364/indicacao_32_ciro-revitalizacao_avenida_sete_de_setembro.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/366/indicacao_32_ciro-revitalizacao_avenida_sete_de_setembro.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/367/indicacao_34_robson-fisioterapeuta-tapuio.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/373/indicacao_35_laerto-delegacia-pedra-alta.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/378/indicacao_36_ciro-melhoramentos-rua-egidio.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/379/indicacao_37_ze_augusto-envio-pl-iptu_verde.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/383/indicacao_38_ciro-limpeza-barragem-maracuja.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/384/indicacao_39_ze_augusto-aumento_salarial_cuidadores.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/382/pdl-1-2025-titulo-vandecio.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/390/pdl-2-2025-titulo-erivelton-franca.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/391/pdl-3-2025-titulo-leonardo-seixas.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/368/req_moc_1_jamile_edneide_dani-bamuara.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/392/req_moc_2_edneide.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/365/parecer-tcm-contas-2020-acsn.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/339/pe_002_modificativa_pl-8-2025.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/385/pe_003_modificativa_plc-1-2025.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/386/pe_004_modificativa_pl-24-2025.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/393/pe_005_modificativa_pl-26-2025.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/321/req_001_2025-sessao-solene-mulheres.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/359/projeto_de_lei_substitutivo_parcial_no_01-2025.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/360/projeto_de_lei_substitutivo_parcial_no_02-2025......pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/309/projeto_de_lei_no_001-2025_-_que_dispoe_sobre_contratacao_temporaria_em_caso_excepcional.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/311/pl_002-revisao-legislativo.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/316/pl-2-2025_-_reajuste_magisterio.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/317/pl-3-2025_-_reajuste_efetivos.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/327/pl_005-dia_da_pessoa_idosa.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/329/projeto_de_lei_no_004-2025_-_dispoe_sobre_a_lei_de_diretrizes_orcamentaria.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/331/projeto_de_lei_no_005-2025_-autoriza_o_poder_executivo_municipal_a_protestar_as_certidoes_de_divida_ativa_correspondentes_aos_creditos_tributarios_e_nao-tributarios_do_municipio_de_araci_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/332/projeto_de_lei_no_006-2025_-revoga_lei_029_e_cria_conselho_da_cidade.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/338/pl_006-compartilhamento_de_veiculos.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/344/pl_0010-denominacao-praca-resina.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/347/pl_0011-denominacao-rua-joao-correia.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/350/projeto_de_lei_no_007-2025_-_dispoe_sobre_a_estrutura_administrativa_da_prefeitura_municipal_de_araci....pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/351/projeto_de_lei_no_008-2025_-_projeto_de_lei_que_altera_plano_de_carreira_e_estatuto_do_magisterio_do_municipio_.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/352/projeto_de_lei_no_009-2025_-altera_o_artigo_3o_da_lei_municipal_no_192_de_01_de_junho_de_2015__que_instituiu_o_programa_de_aposentadoria_incentivada__pai_no_ambito_da_prefeitura_municipal_de_araci.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/353/projeto_de_lei_no_010-2025_-_que_autoriza_o_poder_executivo_a_conceder_premiacoes_em_dinheiro_nas_competicoes_esportivas_promovidas_ou_apoiadas_pelo_municipio_de_araci.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/358/pl_16-denominacao-creas.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/362/pl_17-denominacao-cras.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/363/pl_18_-_utilidade_publica_asa.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/369/pl_19_-_equoterapia.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/370/projeto_de_lei_plano_plurianual_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/371/projeto_de_lei_orcamentaria_anual_-_ploa.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/372/projeto_de_lei_no_013-2025_-_autoriza_o_poder_executivo_a_abrir_credito_adicional_especial_ao_orcamento_vigente_.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/374/projeto_de_lei_no_014-2025_-_dispoe_sobre_a_concessao_do_abono-fundeb_aos_profissionais_da_educacao_basica_da_rede_publica_municipal_de_ensino_do_municipio_de_araci-bahia_.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/375/projeto_de_lei_no_016-2025_-_dispoe_sobre_a_instituicao_do_programa_de_recuperacao_fiscal_do_municipio_de_araci__refis_2025_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/376/projeto_de_lei_no_015-2025_-_dispoe_sobre_a_doacao_sem_encargos_de_imoveis_pertencentes_ao_municipio_de_araci-ba.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/380/pl_26_-_sancoes_violencia_domestica_v2.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/381/pl_27_-_fibromialgia.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/389/pl_27_-_cachoeira_do_itapicuru.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/394/projet1.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/377/projeto_de_lei_no_017-2025_-_dispoe_sobre_organizacao_e_funcionamento_das_feiras_livres_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/310/proposta_de_emenda_a_lei_organica_no_001-2025_-_que_dispoe_sobre_alteracao_da_lei_organica_do_municipio_de_araci.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/313/indicacao-01-25-leandro.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/314/indicacao_1_roberto-praca.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/315/indicacao_2_roberto-passagem_molhada.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/318/indicacao_4_francisco-robson-quebra-molas.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/319/indicacao_5_francisco-robson-ampliacao-rede-esgoto.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/320/indicacao_6_francisco-robson-calcamento.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/322/indicacao_7_dani-passagem-molhada.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/323/indicacao_8_edneide-praca.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/324/indicacao_9_francisco-robson-cobertura-quadra.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/325/indicacao_10_edneide-passagem-molhada.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/328/indicacao_no_12-2025_-edneide.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/330/indicacao_13_edneide-psf_caldeirao.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/333/indicacao_14_ciro-extensao_de_rede_cortico_e_bandeira.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/334/indicacao_15_roberto-praca-guerra.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/335/indicacao_16_robson_-_praca_vargem_grande.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/336/indicacao_17_ze_-_dia_dos_pais.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/337/indicacao_19_ze_-_reconhecimento_facial.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/340/indicacao_19_robson-praca-tapuio.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/341/indicacao_20_robson-mercado-tapuio.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/342/indicacao_21_anastacio-pavimentacao-resina.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/343/indicacao_22_ciro-semaforo.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/345/indicacao_23_anastacio_praca_serra_branca.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/346/indicacao_24_ze_praca_joao_vieira.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/348/indicacao_25_edneide-sistema_de_captacao.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/349/indicacao_26_nomeclatura-enfermagem.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/354/indicacao_27_leo-transporte_universitario.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/355/indicacao_28_roberto-galpao-sem-freio.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/356/indicacao_29_roberto-lombadas-sem_freio.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/357/indicacao_30_jamile-unidade_de_suporte_avancado.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/361/indicacao_31_francisco-compra-terreno.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/364/indicacao_32_ciro-revitalizacao_avenida_sete_de_setembro.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/366/indicacao_32_ciro-revitalizacao_avenida_sete_de_setembro.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/367/indicacao_34_robson-fisioterapeuta-tapuio.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/373/indicacao_35_laerto-delegacia-pedra-alta.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/378/indicacao_36_ciro-melhoramentos-rua-egidio.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/379/indicacao_37_ze_augusto-envio-pl-iptu_verde.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/383/indicacao_38_ciro-limpeza-barragem-maracuja.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/384/indicacao_39_ze_augusto-aumento_salarial_cuidadores.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/387/indicacao_40_roberto-esgotamento.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/382/pdl-1-2025-titulo-vandecio.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/390/pdl-2-2025-titulo-erivelton-franca.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/391/pdl-3-2025-titulo-leonardo-seixas.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/368/req_moc_1_jamile_edneide_dani-bamuara.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/392/req_moc_2_edneide.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/365/parecer-tcm-contas-2020-acsn.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/339/pe_002_modificativa_pl-8-2025.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/385/pe_003_modificativa_plc-1-2025.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/386/pe_004_modificativa_pl-24-2025.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/393/pe_005_modificativa_pl-26-2025.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/321/req_001_2025-sessao-solene-mulheres.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/359/projeto_de_lei_substitutivo_parcial_no_01-2025.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araci.ba.leg.br/media/sapl/public/materialegislativa/2025/360/projeto_de_lei_substitutivo_parcial_no_02-2025......pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H87"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="41.140625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="57.140625" bestFit="1" customWidth="1"/>
     <col min="7" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
@@ -3309,418 +3312,418 @@
       </c>
       <c r="H72" t="s">
         <v>282</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" t="s">
         <v>283</v>
       </c>
       <c r="B73" t="s">
         <v>9</v>
       </c>
       <c r="C73" t="s">
         <v>284</v>
       </c>
       <c r="D73" t="s">
         <v>150</v>
       </c>
       <c r="E73" t="s">
         <v>151</v>
       </c>
       <c r="F73" t="s">
         <v>156</v>
       </c>
       <c r="G73" s="1" t="s">
-        <v>129</v>
+        <v>285</v>
       </c>
       <c r="H73" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="B74" t="s">
         <v>9</v>
       </c>
       <c r="C74" t="s">
         <v>10</v>
       </c>
       <c r="D74" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="E74" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="F74" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="G74" s="1" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="H74" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="B75" t="s">
         <v>9</v>
       </c>
       <c r="C75" t="s">
         <v>17</v>
       </c>
       <c r="D75" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="E75" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="F75" t="s">
         <v>53</v>
       </c>
       <c r="G75" s="1" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="H75" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="B76" t="s">
         <v>9</v>
       </c>
       <c r="C76" t="s">
         <v>22</v>
       </c>
       <c r="D76" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="E76" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="F76" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="G76" s="1" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="H76" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="B77" t="s">
         <v>9</v>
       </c>
       <c r="C77" t="s">
         <v>10</v>
       </c>
       <c r="D77" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="E77" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="F77" t="s">
         <v>18</v>
       </c>
       <c r="G77" s="1" t="s">
         <v>129</v>
       </c>
       <c r="H77" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="B78" t="s">
         <v>9</v>
       </c>
       <c r="C78" t="s">
         <v>10</v>
       </c>
       <c r="D78" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="E78" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="F78" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="G78" s="1" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="H78" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="B79" t="s">
         <v>9</v>
       </c>
       <c r="C79" t="s">
         <v>17</v>
       </c>
       <c r="D79" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="E79" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="F79" t="s">
         <v>92</v>
       </c>
       <c r="G79" s="1" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="H79" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="B80" t="s">
         <v>9</v>
       </c>
       <c r="C80" t="s">
         <v>10</v>
       </c>
       <c r="D80" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="E80" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="F80" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="G80" s="1" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="H80" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="B81" t="s">
         <v>9</v>
       </c>
       <c r="C81" t="s">
         <v>17</v>
       </c>
       <c r="D81" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="E81" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="F81" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="G81" s="1" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
       <c r="H81" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="B82" t="s">
         <v>9</v>
       </c>
       <c r="C82" t="s">
         <v>22</v>
       </c>
       <c r="D82" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="E82" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="F82" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="G82" s="1" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="H82" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
       <c r="B83" t="s">
         <v>9</v>
       </c>
       <c r="C83" t="s">
         <v>26</v>
       </c>
       <c r="D83" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="E83" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="F83" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="G83" s="1" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="H83" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="B84" t="s">
         <v>9</v>
       </c>
       <c r="C84" t="s">
         <v>30</v>
       </c>
       <c r="D84" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="E84" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="F84" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="G84" s="1" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="H84" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="B85" t="s">
         <v>9</v>
       </c>
       <c r="C85" t="s">
         <v>10</v>
       </c>
       <c r="D85" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E85" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F85" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="G85" s="1" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="H85" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="B86" t="s">
         <v>9</v>
       </c>
       <c r="C86" t="s">
         <v>10</v>
       </c>
       <c r="D86" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="E86" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
       <c r="F86" t="s">
         <v>13</v>
       </c>
       <c r="G86" s="1" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="H86" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
       <c r="B87" t="s">
         <v>9</v>
       </c>
       <c r="C87" t="s">
         <v>17</v>
       </c>
       <c r="D87" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="E87" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
       <c r="F87" t="s">
         <v>13</v>
       </c>
       <c r="G87" s="1" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="H87" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>